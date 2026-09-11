--- v13 (2026-08-02)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c82a6a774dd4f92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6df79f6ff0a4f95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbef6ffc469954044"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84b3940ad0274cde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fcdff41c195484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbef6ffc469954044" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3aeccf6da41f4334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84b3940ad0274cde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Monoliths</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NQH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>239,100</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>