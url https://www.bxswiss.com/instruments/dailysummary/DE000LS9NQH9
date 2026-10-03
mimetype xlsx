--- v14 (2026-09-11)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6df79f6ff0a4f95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0936654239694dbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84b3940ad0274cde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdd24f4e319f47f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3aeccf6da41f4334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84b3940ad0274cde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe3ff8845bfa4d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdd24f4e319f47f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Monoliths</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NQH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,503</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>