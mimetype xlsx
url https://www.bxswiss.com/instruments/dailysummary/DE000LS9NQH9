--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0936654239694dbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R450a3a91a8b845d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdd24f4e319f47f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R928ba9d869c043d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe3ff8845bfa4d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdd24f4e319f47f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra51f9b9816994d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R928ba9d869c043d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Monoliths</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NQH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>