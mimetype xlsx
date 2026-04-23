--- v7 (2026-03-14)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96504eff6b04432c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f799cfb8e5c4d64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cedaea8655340cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7466ab1796d74f5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4576f95e0b654ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cedaea8655340cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref6eb947ab2b4956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7466ab1796d74f5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Monoliths</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NQH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>191,008</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>