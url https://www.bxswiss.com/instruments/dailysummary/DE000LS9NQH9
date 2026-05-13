--- v8 (2026-04-23)
+++ v9 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f799cfb8e5c4d64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R683e965348304aca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7466ab1796d74f5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56c2702c1b544865"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref6eb947ab2b4956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7466ab1796d74f5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53f3ec75547a492c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56c2702c1b544865" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Monoliths</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NQH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,301</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,794</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>