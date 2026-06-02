--- v9 (2026-05-13)
+++ v10 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R683e965348304aca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37a8d473a9f94617" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56c2702c1b544865"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ce3c29a2ff546ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53f3ec75547a492c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56c2702c1b544865" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97bf8717a5aa45ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ce3c29a2ff546ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Monoliths</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NQH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>