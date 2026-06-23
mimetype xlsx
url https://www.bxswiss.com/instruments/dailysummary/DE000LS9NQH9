--- v10 (2026-06-02)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37a8d473a9f94617" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14532d4047ee454a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ce3c29a2ff546ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c43132bdd924e02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97bf8717a5aa45ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ce3c29a2ff546ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f70ba37bf2c4def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c43132bdd924e02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Monoliths</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NQH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>