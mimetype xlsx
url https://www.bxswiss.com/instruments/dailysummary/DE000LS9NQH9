--- v11 (2026-06-23)
+++ v12 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14532d4047ee454a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re841f4cab7bf457f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c43132bdd924e02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d293d6cddcf4876"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f70ba37bf2c4def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c43132bdd924e02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e4137d59a224a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d293d6cddcf4876" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Monoliths</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NQH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,348</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +683,58 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>