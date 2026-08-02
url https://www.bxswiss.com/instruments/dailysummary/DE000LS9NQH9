--- v12 (2026-06-23)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re841f4cab7bf457f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c82a6a774dd4f92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d293d6cddcf4876"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbef6ffc469954044"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e4137d59a224a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d293d6cddcf4876" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fcdff41c195484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbef6ffc469954044" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Monoliths</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NQH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>231,118</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>