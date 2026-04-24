--- v6 (2026-03-14)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f0cd863f82b432a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref7598eca13342b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcab2485a693a4fcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e2f9af344c949b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f716e1db98b4983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcab2485a693a4fcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R142279b8ad7247b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e2f9af344c949b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CRIE Investment Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NQE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>241,635</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,441</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>