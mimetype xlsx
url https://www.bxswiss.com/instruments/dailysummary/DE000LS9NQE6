--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref7598eca13342b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc673f07a82244a5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e2f9af344c949b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R685494daa32f45d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R142279b8ad7247b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e2f9af344c949b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4fb28b08e964184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R685494daa32f45d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CRIE Investment Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NQE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>