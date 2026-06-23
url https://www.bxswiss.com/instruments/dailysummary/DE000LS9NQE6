--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc673f07a82244a5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b720db218d6412f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R685494daa32f45d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb424195998414c35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4fb28b08e964184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R685494daa32f45d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e045d44276545a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb424195998414c35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CRIE Investment Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NQE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>245,866</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>