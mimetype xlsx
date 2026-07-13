--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b720db218d6412f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23c64acc913a4bdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb424195998414c35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R114742e5d9fb47ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e045d44276545a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb424195998414c35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1317489e82e4489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R114742e5d9fb47ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CRIE Investment Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NQE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,791</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>