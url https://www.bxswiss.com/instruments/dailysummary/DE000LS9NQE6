--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23c64acc913a4bdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a1ed2fe6c014ff3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R114742e5d9fb47ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2ba073719264331"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1317489e82e4489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R114742e5d9fb47ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R025296f1e42c403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2ba073719264331" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CRIE Investment Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NQE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>236,028</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>235,791</x:t>
-[...566 lines deleted...]
-          <x:t>235,197</x:t>
+          <x:t>235,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>