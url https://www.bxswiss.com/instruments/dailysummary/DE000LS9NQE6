--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a1ed2fe6c014ff3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R375e725c7e364b76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2ba073719264331"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62ad67f4192645f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R025296f1e42c403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2ba073719264331" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59c58c8618d24702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62ad67f4192645f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CRIE Investment Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NQE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,828</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,074</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>