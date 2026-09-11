--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R375e725c7e364b76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf66e7a67f2034a7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62ad67f4192645f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9cb3932652842ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59c58c8618d24702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62ad67f4192645f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2d1179205854f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9cb3932652842ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CRIE Investment Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NQE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...203 lines deleted...]
-          <x:t>241,877</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...424 lines deleted...]
-          <x:t>242,074</x:t>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>