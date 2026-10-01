--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf66e7a67f2034a7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R263e4c90823a4b14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9cb3932652842ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5be1bc27ca2f4271"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2d1179205854f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9cb3932652842ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf9587634a954b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5be1bc27ca2f4271" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CRIE Investment Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NQE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>