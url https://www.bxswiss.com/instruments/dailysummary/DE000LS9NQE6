--- v14 (2026-10-01)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R263e4c90823a4b14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d28cbea27614a66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5be1bc27ca2f4271"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f602bb63845439b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf9587634a954b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5be1bc27ca2f4271" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8593a4d490944b15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f602bb63845439b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CRIE Investment Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NQE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,284</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>