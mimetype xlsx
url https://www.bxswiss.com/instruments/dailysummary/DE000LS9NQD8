--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R575ce2754198459a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d9eb856a1ff4e37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a880fe34020436e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd85b73cc4e249df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R629022070e274565" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a880fe34020436e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13d057293f8341ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd85b73cc4e249df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Greif ins fallende Messer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NQD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...85 lines deleted...]
-          <x:t>46,962</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,791</x:t>
-[...242 lines deleted...]
-          <x:t>48,402</x:t>
+          <x:t>48,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,494</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>49,261</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,693</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>