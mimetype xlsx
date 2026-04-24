--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d9eb856a1ff4e37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae7a89e04a664044" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd85b73cc4e249df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re49ba9d878bf4981"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13d057293f8341ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd85b73cc4e249df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ab3f729d51c4361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re49ba9d878bf4981" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Greif ins fallende Messer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NQD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>