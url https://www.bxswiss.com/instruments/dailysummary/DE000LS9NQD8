--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae7a89e04a664044" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaaf039ff9be4029" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re49ba9d878bf4981"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90641acb258a4bd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ab3f729d51c4361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re49ba9d878bf4981" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Read17be17c8344b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90641acb258a4bd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Greif ins fallende Messer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NQD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,184</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>