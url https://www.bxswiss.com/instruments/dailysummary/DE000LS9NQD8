--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaaf039ff9be4029" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcbeb7bf834f4cd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90641acb258a4bd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7f48fed50d44ae2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Read17be17c8344b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90641acb258a4bd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcce68be09c69462a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7f48fed50d44ae2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Greif ins fallende Messer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NQD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>