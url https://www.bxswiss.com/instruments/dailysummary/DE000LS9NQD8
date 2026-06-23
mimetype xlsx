--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcbeb7bf834f4cd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf8c8f328bec4d2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7f48fed50d44ae2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3946e94df33343e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcce68be09c69462a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7f48fed50d44ae2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8548318eb1754f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3946e94df33343e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Greif ins fallende Messer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NQD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>