--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf8c8f328bec4d2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R759696394e7e4ab0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3946e94df33343e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1ca3e6c95ad4efc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8548318eb1754f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3946e94df33343e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2eb1cadd912948a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1ca3e6c95ad4efc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Greif ins fallende Messer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NQD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>