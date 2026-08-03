--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R759696394e7e4ab0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb64094b84de243fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1ca3e6c95ad4efc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f1ec1375d7f4c38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2eb1cadd912948a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1ca3e6c95ad4efc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra64f14fceb9242c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f1ec1375d7f4c38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Greif ins fallende Messer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NQD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>