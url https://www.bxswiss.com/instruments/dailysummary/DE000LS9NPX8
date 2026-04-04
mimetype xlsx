--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85c2be6cd7284ef0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R746505cb798f459a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10e9c9422a8a4392"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf34b97a496994ea7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R951fc625ed1f4e37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10e9c9422a8a4392" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R867bd7fc6ef14540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf34b97a496994ea7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>deutsche Dividenden-Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>