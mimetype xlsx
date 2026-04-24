--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R746505cb798f459a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61911661cc654ca9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf34b97a496994ea7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc449d1f4f7cb4dce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R867bd7fc6ef14540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf34b97a496994ea7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2287e60808694a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc449d1f4f7cb4dce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>deutsche Dividenden-Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>129,486</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,283</x:t>
-[...172 lines deleted...]
-        <x:is>
           <x:t>127,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,838</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>125,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,863</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,274</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>