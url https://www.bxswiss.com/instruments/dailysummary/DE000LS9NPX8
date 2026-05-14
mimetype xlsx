--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61911661cc654ca9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16da63e222c24ec4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc449d1f4f7cb4dce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c9698e3f4604285"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2287e60808694a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc449d1f4f7cb4dce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35b8380dd8524cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c9698e3f4604285" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>deutsche Dividenden-Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,303</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,216</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,329</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>