--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16da63e222c24ec4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e42b222ec8c4f99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c9698e3f4604285"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97d93393665845a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35b8380dd8524cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c9698e3f4604285" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc702a2a8e55b48de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97d93393665845a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>deutsche Dividenden-Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>