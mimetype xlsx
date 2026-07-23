--- v9 (2026-06-13)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e42b222ec8c4f99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R382819e68b8345ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97d93393665845a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R586a1bdcb1f1416a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc702a2a8e55b48de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97d93393665845a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32fbbcc87ed44f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R586a1bdcb1f1416a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>deutsche Dividenden-Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...517 lines deleted...]
-          <x:t>132,100</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,753</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>132,427</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>