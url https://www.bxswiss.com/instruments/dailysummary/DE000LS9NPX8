--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R382819e68b8345ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2943c867e593422f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R586a1bdcb1f1416a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda3086874e6b47ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32fbbcc87ed44f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R586a1bdcb1f1416a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R452fa01a508b43df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda3086874e6b47ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>deutsche Dividenden-Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>