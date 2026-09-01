--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2943c867e593422f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a55b6bd63704ec8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda3086874e6b47ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8642b96e47aa439a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R452fa01a508b43df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda3086874e6b47ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfabe3bdd52d14023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8642b96e47aa439a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>deutsche Dividenden-Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,097</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,254</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>