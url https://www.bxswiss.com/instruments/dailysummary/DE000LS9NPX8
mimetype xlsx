--- v12 (2026-09-01)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a55b6bd63704ec8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R919ce2173127451f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8642b96e47aa439a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b680b81e9db461d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfabe3bdd52d14023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8642b96e47aa439a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R573e4949fe634edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b680b81e9db461d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>deutsche Dividenden-Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>135,374</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>135,180</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>136,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,681</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>