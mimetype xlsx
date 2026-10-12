--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R919ce2173127451f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra87d5e832d2e4fee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b680b81e9db461d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd7f85ec5a9e404e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R573e4949fe634edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b680b81e9db461d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R056a342cb687443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd7f85ec5a9e404e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>deutsche Dividenden-Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,586</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>