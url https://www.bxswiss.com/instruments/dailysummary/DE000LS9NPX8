--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra87d5e832d2e4fee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf89fbca80241411c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd7f85ec5a9e404e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9978458866f34a13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R056a342cb687443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd7f85ec5a9e404e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b8f850a7a6d4e79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9978458866f34a13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>deutsche Dividenden-Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>