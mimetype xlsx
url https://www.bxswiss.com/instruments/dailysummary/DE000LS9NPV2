--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eb47efa1c0b4157" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5b860ab0bc34c46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R641010c2b1b44ef6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc06c3e4e852540db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R148e97c5f2e54807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R641010c2b1b44ef6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54216e6cd58941e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc06c3e4e852540db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends technologies dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,836</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,534</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>