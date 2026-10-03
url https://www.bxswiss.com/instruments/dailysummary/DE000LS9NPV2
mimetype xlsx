--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5b860ab0bc34c46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R308b48bbf15643d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc06c3e4e852540db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R308d38deb0074293"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54216e6cd58941e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc06c3e4e852540db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9fe270f65c84b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R308d38deb0074293" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends technologies dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>216,606</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>215,836</x:t>
-[...501 lines deleted...]
-        <x:is>
           <x:t>215,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,251</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,046</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>