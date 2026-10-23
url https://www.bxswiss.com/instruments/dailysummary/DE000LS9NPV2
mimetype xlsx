--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R308b48bbf15643d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c7e1647f449424a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R308d38deb0074293"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb93fb38faff84bf0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9fe270f65c84b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R308d38deb0074293" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b5246af596a471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb93fb38faff84bf0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends technologies dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...323 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>217,359</x:t>
-[...306 lines deleted...]
-          <x:t>212,046</x:t>
+          <x:t>217,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>