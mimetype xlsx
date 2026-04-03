--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30ff31ae82f74043" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4103a476925c4fb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1598bd0379944084"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R844b91d5769e4965"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f6a138726b64b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1598bd0379944084" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R606b4099967340c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R844b91d5769e4965" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends technologies dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>195,184</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>