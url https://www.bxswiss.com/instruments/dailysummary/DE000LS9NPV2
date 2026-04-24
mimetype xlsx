--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4103a476925c4fb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce13e7306f5d4c05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R844b91d5769e4965"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8984a76bdae24ee7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R606b4099967340c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R844b91d5769e4965" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8ecc31e56a04761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8984a76bdae24ee7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends technologies dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>193,611</x:t>
-[...183 lines deleted...]
-          <x:t>191,814</x:t>
+          <x:t>194,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>190,732</x:t>
-[...355 lines deleted...]
-          <x:t>190,685</x:t>
+          <x:t>194,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>