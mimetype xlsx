--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce13e7306f5d4c05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R119807e336c34c52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8984a76bdae24ee7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d1cadcf92f9483c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8ecc31e56a04761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8984a76bdae24ee7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cdf7e83473b48cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d1cadcf92f9483c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends technologies dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,714</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>