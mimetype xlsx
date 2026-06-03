--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R119807e336c34c52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4c5ddf6b73a4c0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d1cadcf92f9483c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69fc9b48e88f46ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cdf7e83473b48cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d1cadcf92f9483c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b2d9cd838e74ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69fc9b48e88f46ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends technologies dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>