--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4c5ddf6b73a4c0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2923d6fb9cfd44e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69fc9b48e88f46ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0de17f8dd2da4c41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b2d9cd838e74ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69fc9b48e88f46ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85da1721c6854a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0de17f8dd2da4c41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends technologies dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,131 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>196,888</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>