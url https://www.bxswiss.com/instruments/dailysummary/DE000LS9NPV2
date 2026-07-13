--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2923d6fb9cfd44e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4f18fb347c34b00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0de17f8dd2da4c41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb30f2dbdd212417a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85da1721c6854a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0de17f8dd2da4c41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R562da1b900b8484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb30f2dbdd212417a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends technologies dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,403</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>