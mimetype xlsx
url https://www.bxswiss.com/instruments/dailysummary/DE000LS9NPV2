--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4f18fb347c34b00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R338797c983494b81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb30f2dbdd212417a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbeeb6fdb611f4a2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R562da1b900b8484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb30f2dbdd212417a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48d02e2b67704c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbeeb6fdb611f4a2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends technologies dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>