--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R338797c983494b81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eb47efa1c0b4157" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbeeb6fdb611f4a2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R641010c2b1b44ef6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48d02e2b67704c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbeeb6fdb611f4a2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R148e97c5f2e54807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R641010c2b1b44ef6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends technologies dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>