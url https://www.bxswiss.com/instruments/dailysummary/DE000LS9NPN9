--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76eb7269f83d45eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa2717f7561f46d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R256524b32ffd4bc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e163d8676774cae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ed1a61fd6af4489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R256524b32ffd4bc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea4a3a1a99704777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e163d8676774cae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langzeitwerte Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...139 lines deleted...]
-          <x:t>172,740</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,799</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>18.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>174,789</x:t>
-[...468 lines deleted...]
-          <x:t>174,160</x:t>
+          <x:t>172,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>