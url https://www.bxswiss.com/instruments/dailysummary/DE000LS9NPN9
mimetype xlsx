--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa2717f7561f46d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R553178c238c54c1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e163d8676774cae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28011ea7b2434ba4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea4a3a1a99704777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e163d8676774cae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ccaa427255b4c6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28011ea7b2434ba4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langzeitwerte Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>