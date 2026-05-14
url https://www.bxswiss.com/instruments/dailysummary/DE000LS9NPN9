--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R553178c238c54c1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ac13f1e17e341f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28011ea7b2434ba4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d98c22cd74049dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ccaa427255b4c6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28011ea7b2434ba4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b1c83a4dcbe4ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d98c22cd74049dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langzeitwerte Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,286</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>