--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ac13f1e17e341f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70dd41f351634691" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d98c22cd74049dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3462f0a079c8427c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b1c83a4dcbe4ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d98c22cd74049dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R409d4734ce814e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3462f0a079c8427c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langzeitwerte Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,986</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>