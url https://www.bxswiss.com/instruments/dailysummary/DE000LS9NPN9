--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70dd41f351634691" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a4d1e6c734140e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3462f0a079c8427c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R628ae46fd3dd499b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R409d4734ce814e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3462f0a079c8427c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redbe20f746144e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R628ae46fd3dd499b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langzeitwerte Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>193,014</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>193,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,805</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,982</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>