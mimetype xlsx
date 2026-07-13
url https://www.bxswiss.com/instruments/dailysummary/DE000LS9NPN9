--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a4d1e6c734140e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f1d52974da44988" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R628ae46fd3dd499b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f9951bd3a214540"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redbe20f746144e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R628ae46fd3dd499b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f6d7d5f76c54628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f9951bd3a214540" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langzeitwerte Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,511</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>