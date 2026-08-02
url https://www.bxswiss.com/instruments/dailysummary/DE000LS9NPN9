--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f1d52974da44988" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf46ab063dd6e4c23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f9951bd3a214540"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc67501955134206"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f6d7d5f76c54628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f9951bd3a214540" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fb2413967654683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc67501955134206" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langzeitwerte Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,002</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>