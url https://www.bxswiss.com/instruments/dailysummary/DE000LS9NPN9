--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf46ab063dd6e4c23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R154394af397842bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc67501955134206"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b67ccc1deec4764"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fb2413967654683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc67501955134206" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28bfea813bcf4948" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b67ccc1deec4764" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langzeitwerte Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,768</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>