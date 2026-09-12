--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R154394af397842bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9b0bf7fd965491a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b67ccc1deec4764"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2897bba55c124f3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28bfea813bcf4948" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b67ccc1deec4764" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R641090b8c8bc4eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2897bba55c124f3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langzeitwerte Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>