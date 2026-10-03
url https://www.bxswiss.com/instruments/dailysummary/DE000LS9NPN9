--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9b0bf7fd965491a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19683fa42a304262" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2897bba55c124f3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf994a5138a34467"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R641090b8c8bc4eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2897bba55c124f3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b78e9e9ffb54d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf994a5138a34467" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langzeitwerte Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>