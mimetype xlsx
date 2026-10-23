--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19683fa42a304262" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12b4a34a34dd40b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf994a5138a34467"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc836ef2f3bf84cec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b78e9e9ffb54d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf994a5138a34467" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15d50caef5224caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc836ef2f3bf84cec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langzeitwerte Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>