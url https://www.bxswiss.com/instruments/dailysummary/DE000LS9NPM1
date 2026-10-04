--- v12 (2026-09-12)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6a8a677a1f94079" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R490c6e26463f4f5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d21b401d6ee4a9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re69a8220121e41fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfefd71f41ce44124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d21b401d6ee4a9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99d3755fa7194987" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re69a8220121e41fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HQSP Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,234</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>