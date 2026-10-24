--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R490c6e26463f4f5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R259eb2895ed64fe5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re69a8220121e41fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re076f06736e84ad7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99d3755fa7194987" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re69a8220121e41fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec75f332f3d44fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re076f06736e84ad7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HQSP Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,062</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>