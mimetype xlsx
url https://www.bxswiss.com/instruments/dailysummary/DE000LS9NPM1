--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R505b3e04a4804325" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd3f2f9a1b1e43b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd34083f1af4e439e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c4a64fc04434693"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R037622e32a7d42a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd34083f1af4e439e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29a694847e604d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c4a64fc04434693" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HQSP Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>