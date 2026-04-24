--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd3f2f9a1b1e43b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2cc05a7f69d4eeb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c4a64fc04434693"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb53fffafa72e4240"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29a694847e604d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c4a64fc04434693" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a00b208205d4a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb53fffafa72e4240" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HQSP Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>