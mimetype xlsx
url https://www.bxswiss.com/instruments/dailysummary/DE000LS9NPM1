--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2cc05a7f69d4eeb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61bc5e966dc5497c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb53fffafa72e4240"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re24905303a6e4122"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a00b208205d4a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb53fffafa72e4240" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e9b58733c2d413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re24905303a6e4122" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HQSP Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,829</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>