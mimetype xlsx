--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61bc5e966dc5497c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1f0a78792a542d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re24905303a6e4122"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c359941625f498f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e9b58733c2d413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re24905303a6e4122" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dbb61e1ca1c4743" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c359941625f498f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HQSP Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,952</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>