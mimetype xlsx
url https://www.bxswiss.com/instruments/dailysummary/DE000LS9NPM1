--- v9 (2026-06-13)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1f0a78792a542d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3cb7eac3bd34902" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c359941625f498f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2970c9cdfc7493b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dbb61e1ca1c4743" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c359941625f498f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d0561c8f65948cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2970c9cdfc7493b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HQSP Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>