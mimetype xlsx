--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3cb7eac3bd34902" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91332a277dcd4a8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2970c9cdfc7493b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R166165cce2bb4950"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d0561c8f65948cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2970c9cdfc7493b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R221f13c63c93489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R166165cce2bb4950" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HQSP Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,672</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>