--- v11 (2026-08-03)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91332a277dcd4a8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6a8a677a1f94079" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R166165cce2bb4950"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d21b401d6ee4a9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R221f13c63c93489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R166165cce2bb4950" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfefd71f41ce44124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d21b401d6ee4a9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HQSP Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...404 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>207,406</x:t>
-[...171 lines deleted...]
-          <x:t>198,672</x:t>
+          <x:t>207,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>