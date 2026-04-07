--- v7 (2026-03-18)
+++ v8 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4934062f62584f58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc8500c96d1f4b60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f957fa48ba44a59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80babf9356f94563"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17fcd99cfa5843c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f957fa48ba44a59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a2194aea2424bf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80babf9356f94563" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Edelmetalle - Gold Silber Platin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,468</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>