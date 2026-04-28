--- v8 (2026-04-07)
+++ v9 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc8500c96d1f4b60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d1abb283d574c66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80babf9356f94563"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13bf82c6b4134f40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a2194aea2424bf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80babf9356f94563" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d34696bfa144da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13bf82c6b4134f40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Edelmetalle - Gold Silber Platin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>202,078</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,468</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>193,468</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>