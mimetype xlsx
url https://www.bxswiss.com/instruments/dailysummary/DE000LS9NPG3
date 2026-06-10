--- v9 (2026-04-28)
+++ v10 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d1abb283d574c66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf55454fe53194470" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13bf82c6b4134f40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc80cfa6e7e34df8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d34696bfa144da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13bf82c6b4134f40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re63769749939423f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc80cfa6e7e34df8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Edelmetalle - Gold Silber Platin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>185,987</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>