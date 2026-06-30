--- v10 (2026-06-10)
+++ v11 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf55454fe53194470" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40f99da53ccf4199" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc80cfa6e7e34df8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e8b59d4d39542cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re63769749939423f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc80cfa6e7e34df8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85833e3e217c47da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e8b59d4d39542cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Edelmetalle - Gold Silber Platin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>176,417</x:t>
-[...278 lines deleted...]
-        <x:is>
           <x:t>176,712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,755</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>