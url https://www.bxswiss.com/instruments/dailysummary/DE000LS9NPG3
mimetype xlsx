--- v11 (2026-06-30)
+++ v12 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40f99da53ccf4199" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R735eb58f40084325" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e8b59d4d39542cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd90b47472cc74217"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85833e3e217c47da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e8b59d4d39542cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re61b7dd32e5a4763" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd90b47472cc74217" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Edelmetalle - Gold Silber Platin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>159,155</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,160</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>158,735</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>