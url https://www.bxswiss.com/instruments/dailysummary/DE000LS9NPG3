--- v12 (2026-07-20)
+++ v13 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R735eb58f40084325" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde1a65546ed34c05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd90b47472cc74217"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf67004922cd64111"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re61b7dd32e5a4763" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd90b47472cc74217" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe64c95d3d9642f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf67004922cd64111" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Edelmetalle - Gold Silber Platin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>150,951</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>