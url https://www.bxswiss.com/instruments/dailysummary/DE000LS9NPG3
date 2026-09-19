--- v13 (2026-08-29)
+++ v14 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde1a65546ed34c05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84344b8356f64f44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf67004922cd64111"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad2394656122441e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe64c95d3d9642f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf67004922cd64111" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree3d8c9bc5214dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad2394656122441e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Edelmetalle - Gold Silber Platin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,922</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>