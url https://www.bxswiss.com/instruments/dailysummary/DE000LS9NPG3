--- v14 (2026-09-19)
+++ v15 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84344b8356f64f44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R582a8986dbcb4674" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad2394656122441e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcab56018da5a42c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree3d8c9bc5214dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad2394656122441e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bc4237046ac468e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcab56018da5a42c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Edelmetalle - Gold Silber Platin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>