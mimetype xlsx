--- v15 (2026-10-10)
+++ v16 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R582a8986dbcb4674" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re41f96d1c69b4f7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcab56018da5a42c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bb8b851d79141e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bc4237046ac468e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcab56018da5a42c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R051dbfc035154715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bb8b851d79141e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Edelmetalle - Gold Silber Platin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>