--- v6 (2026-03-16)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re13f514ec3b249ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R932bf25c4f634a26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ad526acfbc04ce3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf79e5b1754cd4488"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdae57eb92b60467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ad526acfbc04ce3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb7bab3495ad448a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf79e5b1754cd4488" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fakten und Handelsideen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...306 lines deleted...]
-          <x:t>1,560</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,409</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>1,391</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,424</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,431</x:t>
-[...124 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,425</x:t>
-[...85 lines deleted...]
-          <x:t>1,424</x:t>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>