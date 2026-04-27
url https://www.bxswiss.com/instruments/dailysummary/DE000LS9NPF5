--- v7 (2026-04-05)
+++ v8 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R932bf25c4f634a26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R543f3da5e6124f50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf79e5b1754cd4488"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbafe5f342b8f4fc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb7bab3495ad448a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf79e5b1754cd4488" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ff6416b4ea04686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbafe5f342b8f4fc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fakten und Handelsideen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,424</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>1,441</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,438</x:t>
-[...404 lines deleted...]
-          <x:t>1,515</x:t>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>