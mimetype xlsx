--- v8 (2026-04-27)
+++ v9 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R543f3da5e6124f50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16bd0608c02e4b54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbafe5f342b8f4fc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b230223f90f4a4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ff6416b4ea04686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbafe5f342b8f4fc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b5b312fbba544c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b230223f90f4a4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fakten und Handelsideen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...392 lines deleted...]
-          <x:t>1,655</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,660</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>1,752</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>