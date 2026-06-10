--- v9 (2026-05-21)
+++ v10 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16bd0608c02e4b54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41193a9432ca4b05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b230223f90f4a4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8b2a7f223a246f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b5b312fbba544c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b230223f90f4a4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb467522a599e495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8b2a7f223a246f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fakten und Handelsideen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,734</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,527</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>1,760</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>