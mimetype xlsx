--- v10 (2026-06-10)
+++ v11 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41193a9432ca4b05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d374477f035458c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8b2a7f223a246f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83138038daa44799"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb467522a599e495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8b2a7f223a246f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59498a905b124179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83138038daa44799" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fakten und Handelsideen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,411 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,609</x:t>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,569</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>1,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,621</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>