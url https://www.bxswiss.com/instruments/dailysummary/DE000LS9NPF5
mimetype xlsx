--- v11 (2026-06-30)
+++ v12 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d374477f035458c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a493101e8f5403c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83138038daa44799"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1eb2b0884b344dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59498a905b124179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83138038daa44799" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f3a80c02d4745f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1eb2b0884b344dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fakten und Handelsideen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>