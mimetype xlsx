--- v12 (2026-07-21)
+++ v13 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a493101e8f5403c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R782694f95bcd4168" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1eb2b0884b344dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5528a269fb947c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f3a80c02d4745f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1eb2b0884b344dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8ea5d46f5544605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5528a269fb947c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fakten und Handelsideen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,378</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,385</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>23.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,397</x:t>
-[...43 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,370</x:t>
-[...43 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,239</x:t>
-        </x:is>
-[...418 lines deleted...]
-          <x:t>1,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>