--- v13 (2026-08-30)
+++ v14 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R782694f95bcd4168" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b1fbe4975ff4ff8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5528a269fb947c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c68a94a3b72484c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8ea5d46f5544605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5528a269fb947c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8dd23423798469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c68a94a3b72484c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fakten und Handelsideen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1,276</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,276</x:t>
-[...173 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,476</x:t>
-[...237 lines deleted...]
-          <x:t>1,088</x:t>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,082</x:t>
-[...139 lines deleted...]
-          <x:t>1,239</x:t>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>