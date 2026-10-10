--- v14 (2026-09-20)
+++ v15 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b1fbe4975ff4ff8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf196a07bf90f4877" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c68a94a3b72484c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf320b5dbc4ad42ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8dd23423798469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c68a94a3b72484c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7686f411810b42d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf320b5dbc4ad42ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fakten und Handelsideen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,396</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,324</x:t>
-[...561 lines deleted...]
-          <x:t>1,159</x:t>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,304</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>1,315</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>