--- v15 (2026-10-10)
+++ v16 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf196a07bf90f4877" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93cc1f7a6e0344eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf320b5dbc4ad42ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa4e68e7e0044e5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7686f411810b42d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf320b5dbc4ad42ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2a9e6beb12943d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa4e68e7e0044e5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fakten und Handelsideen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,142</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,336</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>1,296</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,132</x:t>
-[...544 lines deleted...]
-          <x:t>1,387</x:t>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>