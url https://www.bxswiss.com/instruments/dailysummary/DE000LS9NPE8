--- v13 (2026-09-15)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racf9dc62b8e6413c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1498e39923cd4694" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2b5f1b62b744020"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec6fb5bb88014e24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fc3c83d777d480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2b5f1b62b744020" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cb2ce7f25af4300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec6fb5bb88014e24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MRetInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,662</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>