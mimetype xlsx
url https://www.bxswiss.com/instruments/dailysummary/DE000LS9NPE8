--- v14 (2026-10-05)
+++ v15 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1498e39923cd4694" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4d148a566184616" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec6fb5bb88014e24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb33629069df4829"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cb2ce7f25af4300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec6fb5bb88014e24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R030c8179a4b74c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb33629069df4829" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MRetInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>