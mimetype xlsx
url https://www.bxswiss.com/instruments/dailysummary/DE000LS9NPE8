--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60e3047278734aa6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re21f8b657c544a51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5ac4fc86d93463d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14d5f944a6024bda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re86938dfaf664471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5ac4fc86d93463d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f71ced97a3d439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14d5f944a6024bda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MRetInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>205,869</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>