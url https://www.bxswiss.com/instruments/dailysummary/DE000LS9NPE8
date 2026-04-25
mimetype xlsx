--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re21f8b657c544a51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc3163abe3294cec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14d5f944a6024bda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bc452edb0114773"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f71ced97a3d439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14d5f944a6024bda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re498278ba39540f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bc452edb0114773" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MRetInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>203,683</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>202,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>