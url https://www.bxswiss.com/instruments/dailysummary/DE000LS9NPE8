--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc3163abe3294cec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5830ea65a9784710" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bc452edb0114773"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0444dca8f72f45bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re498278ba39540f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bc452edb0114773" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R485c52bd4e9d4b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0444dca8f72f45bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MRetInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,389 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>208,003</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>207,966</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>208,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,025</x:t>
         </x:is>
       </x:c>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>