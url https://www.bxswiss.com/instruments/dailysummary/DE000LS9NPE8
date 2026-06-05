--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5830ea65a9784710" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb700b510032047b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0444dca8f72f45bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58940af506d1430b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R485c52bd4e9d4b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0444dca8f72f45bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a6f5eb1525e4a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58940af506d1430b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MRetInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,371</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>