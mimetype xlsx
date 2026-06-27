--- v8 (2026-06-05)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb700b510032047b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69c82ac096984dbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58940af506d1430b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc97a8556141a428b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a6f5eb1525e4a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58940af506d1430b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6eb54cab588e48d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc97a8556141a428b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MRetInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,427</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>