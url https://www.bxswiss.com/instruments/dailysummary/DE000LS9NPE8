--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69c82ac096984dbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88fae06850574466" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc97a8556141a428b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90c69433224f4e36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6eb54cab588e48d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc97a8556141a428b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red907097586643be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90c69433224f4e36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MRetInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,658</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>