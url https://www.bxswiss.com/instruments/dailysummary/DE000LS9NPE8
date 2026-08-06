--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88fae06850574466" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f17c0da2a2648f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90c69433224f4e36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra34c961a14f2431c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red907097586643be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90c69433224f4e36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8776ee572364325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra34c961a14f2431c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MRetInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,383</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>