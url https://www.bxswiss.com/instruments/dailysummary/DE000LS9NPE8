--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f17c0da2a2648f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca93ab43bb754e95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra34c961a14f2431c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac4a2049a30845bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8776ee572364325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra34c961a14f2431c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7011b4113cf4cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac4a2049a30845bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MRetInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,471</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>