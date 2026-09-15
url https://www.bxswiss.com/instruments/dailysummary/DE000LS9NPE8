--- v12 (2026-08-26)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca93ab43bb754e95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racf9dc62b8e6413c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac4a2049a30845bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2b5f1b62b744020"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7011b4113cf4cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac4a2049a30845bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fc3c83d777d480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2b5f1b62b744020" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MRetInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>