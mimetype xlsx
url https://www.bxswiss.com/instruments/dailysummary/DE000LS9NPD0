--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree9b8a48ff5349c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e007cc4148b42fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e4e93669daf4d1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17c15e1e1e0341f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd084158808d649f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e4e93669daf4d1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0beb874914cd4b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17c15e1e1e0341f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVERSITAET und QUALITAET</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>