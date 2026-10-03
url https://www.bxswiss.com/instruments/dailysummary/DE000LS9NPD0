--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e007cc4148b42fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78b77218e4b04fbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17c15e1e1e0341f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2eb5d879610d4c58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0beb874914cd4b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17c15e1e1e0341f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42f992b7805f475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2eb5d879610d4c58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVERSITAET und QUALITAET</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>101,332</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,301</x:t>
-[...431 lines deleted...]
-          <x:t>101,958</x:t>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,423</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>