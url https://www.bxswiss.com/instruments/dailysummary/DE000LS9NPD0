--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78b77218e4b04fbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96de92a8939f4b8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2eb5d879610d4c58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4db25b0cc2c040c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42f992b7805f475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2eb5d879610d4c58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60e379cc506349a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4db25b0cc2c040c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVERSITAET und QUALITAET</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...328 lines deleted...]
-          <x:t>101,766</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,647</x:t>
-[...119 lines deleted...]
-          <x:t>24.09.2026</x:t>
+          <x:t>102,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,958</x:t>
-[...171 lines deleted...]
-          <x:t>100,423</x:t>
+          <x:t>103,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>