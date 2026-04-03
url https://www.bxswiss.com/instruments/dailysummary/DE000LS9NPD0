--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R662ab657d80e4620" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c0fc75135444a92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8de76e12d514c37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R155a884d50524c08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd58e11a700124deb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8de76e12d514c37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98d7c1893a4a4e31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R155a884d50524c08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVERSITAET und QUALITAET</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>