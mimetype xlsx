--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c0fc75135444a92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R394af1fe09f343e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R155a884d50524c08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re31ed45eb6a144aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98d7c1893a4a4e31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R155a884d50524c08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3ce901e51aa4090" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re31ed45eb6a144aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVERSITAET und QUALITAET</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,490 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>90,485</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,880</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...415 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,518</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>