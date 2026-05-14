--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R394af1fe09f343e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra329d28ae11c4498" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re31ed45eb6a144aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5589db274d64900"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3ce901e51aa4090" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re31ed45eb6a144aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9dc8953e72b414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5589db274d64900" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVERSITAET und QUALITAET</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,468 +149,117 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>93,052</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,389</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,389</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...177 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,114</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,722</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>