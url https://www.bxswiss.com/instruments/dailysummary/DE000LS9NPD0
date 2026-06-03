--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra329d28ae11c4498" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6fc67794dd54daa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5589db274d64900"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R906b30c5a4e74220"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9dc8953e72b414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5589db274d64900" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R412841bdad0e451b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R906b30c5a4e74220" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVERSITAET und QUALITAET</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>