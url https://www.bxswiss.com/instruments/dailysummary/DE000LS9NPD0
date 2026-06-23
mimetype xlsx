--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6fc67794dd54daa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60549de4b014447f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R906b30c5a4e74220"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78ef3af2794c440f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R412841bdad0e451b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R906b30c5a4e74220" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R171d445271904098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78ef3af2794c440f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVERSITAET und QUALITAET</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>96,328</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,525</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>96,385</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>