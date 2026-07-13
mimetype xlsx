--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60549de4b014447f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6764e6a036a4d06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78ef3af2794c440f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bd1671d2f1e4871"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R171d445271904098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78ef3af2794c440f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8f2c8e6c5624152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bd1671d2f1e4871" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVERSITAET und QUALITAET</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>