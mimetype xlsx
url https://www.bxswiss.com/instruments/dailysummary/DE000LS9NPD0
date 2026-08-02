--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6764e6a036a4d06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fa131be469f4392" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bd1671d2f1e4871"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3efb6bfb30dd4de4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8f2c8e6c5624152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bd1671d2f1e4871" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rceebc4fbf1de4c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3efb6bfb30dd4de4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVERSITAET und QUALITAET</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,836</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>