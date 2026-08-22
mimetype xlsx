--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fa131be469f4392" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree9b8a48ff5349c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3efb6bfb30dd4de4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e4e93669daf4d1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rceebc4fbf1de4c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3efb6bfb30dd4de4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd084158808d649f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e4e93669daf4d1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVERSITAET und QUALITAET</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>