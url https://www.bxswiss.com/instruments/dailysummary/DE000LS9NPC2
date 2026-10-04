--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1932b040a82460f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47dbd94d0dc54742" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf3e7c410fc64031"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0419b02ed32d4b9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43df752064b04ddd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf3e7c410fc64031" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5834b4aaa83046c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0419b02ed32d4b9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HistorischesWachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,514</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>