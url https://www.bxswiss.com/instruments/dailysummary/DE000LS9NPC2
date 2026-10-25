--- v15 (2026-10-04)
+++ v16 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47dbd94d0dc54742" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R068fdf9b52834221" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0419b02ed32d4b9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c66f9cc351c4ae4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5834b4aaa83046c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0419b02ed32d4b9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0319c78b13e4be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c66f9cc351c4ae4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HistorischesWachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,999</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>