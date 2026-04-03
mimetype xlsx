--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R165d6c31e6fb48f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3542f0684f4a4218" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72e2a04b898e4218"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd129d730b424434a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf255fc635c8c4c44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72e2a04b898e4218" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc32ba8cb0b7b49c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd129d730b424434a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HistorischesWachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>