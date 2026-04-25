--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3542f0684f4a4218" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4d17aca733a42dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd129d730b424434a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdb078ed4ec34d1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc32ba8cb0b7b49c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd129d730b424434a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a5cc4f655b442e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdb078ed4ec34d1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HistorischesWachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...578 lines deleted...]
-          <x:t>135,631</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,288</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>