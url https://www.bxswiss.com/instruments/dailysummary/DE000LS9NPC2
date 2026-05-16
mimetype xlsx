--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4d17aca733a42dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra02492d09d5343ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdb078ed4ec34d1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refe2bc07b45b4ea7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a5cc4f655b442e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdb078ed4ec34d1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red6850da13d34f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refe2bc07b45b4ea7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HistorischesWachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,442</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>