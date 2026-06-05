--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra02492d09d5343ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41a618364de8493f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refe2bc07b45b4ea7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf6e54ea6d164b08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red6850da13d34f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refe2bc07b45b4ea7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5ea08ec60884726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf6e54ea6d164b08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HistorischesWachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>141,647</x:t>
-[...495 lines deleted...]
-          <x:t>143,150</x:t>
+          <x:t>141,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,382</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>