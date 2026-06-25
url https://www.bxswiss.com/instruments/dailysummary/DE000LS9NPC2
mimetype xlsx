--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41a618364de8493f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8e086a1e9e146f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf6e54ea6d164b08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fef6d088d2f4038"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5ea08ec60884726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf6e54ea6d164b08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3ef9f75258849ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fef6d088d2f4038" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HistorischesWachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>