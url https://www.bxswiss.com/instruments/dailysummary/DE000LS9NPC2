--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8e086a1e9e146f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbba6a0a319014427" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fef6d088d2f4038"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ce100df39724934"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3ef9f75258849ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fef6d088d2f4038" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1534e901fd2547a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ce100df39724934" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HistorischesWachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>139,064</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,861</x:t>
-[...70 lines deleted...]
-          <x:t>140,058</x:t>
+          <x:t>140,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,769</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>140,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,642</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,276</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>