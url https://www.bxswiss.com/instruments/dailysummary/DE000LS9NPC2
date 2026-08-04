--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbba6a0a319014427" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b982c55644849ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ce100df39724934"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3eff5d90fbfa498f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1534e901fd2547a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ce100df39724934" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b1c1b341a6642f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3eff5d90fbfa498f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HistorischesWachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>140,058</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,769</x:t>
-[...65 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>139,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>140,984</x:t>
-[...495 lines deleted...]
-          <x:t>140,432</x:t>
+          <x:t>139,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>