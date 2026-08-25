--- v12 (2026-08-04)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b982c55644849ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fd4ebb88cb5474f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3eff5d90fbfa498f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ae31d200fe74864"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b1c1b341a6642f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3eff5d90fbfa498f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb97038e9f89f4dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ae31d200fe74864" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HistorischesWachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,346</x:t>
@@ -737,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>