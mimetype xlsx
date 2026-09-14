--- v13 (2026-08-25)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fd4ebb88cb5474f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1932b040a82460f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ae31d200fe74864"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf3e7c410fc64031"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb97038e9f89f4dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ae31d200fe74864" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43df752064b04ddd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf3e7c410fc64031" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HistorischesWachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NPC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...178 lines deleted...]
-          <x:t>141,221</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,058</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>138,840</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,529</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>