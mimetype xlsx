--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac52ce2f20dc4900" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4ce29468de84ea2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46888f72441e45fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e87aced47354319"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc59e1079272a4039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46888f72441e45fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11564c6023e04fa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e87aced47354319" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>eSports Gaming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>393,613</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>