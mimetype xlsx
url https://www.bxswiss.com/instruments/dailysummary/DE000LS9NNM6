--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4ce29468de84ea2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71406bf5a1984bd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e87aced47354319"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18bfe7d296694e43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11564c6023e04fa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e87aced47354319" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18cca207b6194f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18bfe7d296694e43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>eSports Gaming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,627</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>