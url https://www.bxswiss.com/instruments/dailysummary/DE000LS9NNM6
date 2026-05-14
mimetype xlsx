--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71406bf5a1984bd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b6ed813c1c14652" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18bfe7d296694e43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac5200171ff84540"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18cca207b6194f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18bfe7d296694e43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d25fd11ec8740ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac5200171ff84540" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>eSports Gaming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,783</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>