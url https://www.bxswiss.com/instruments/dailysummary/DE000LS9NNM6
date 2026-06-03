--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b6ed813c1c14652" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ca14178f4d74d99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac5200171ff84540"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49426f9509364fa1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d25fd11ec8740ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac5200171ff84540" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb7ce8b71f13425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49426f9509364fa1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>eSports Gaming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,917</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>464,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>