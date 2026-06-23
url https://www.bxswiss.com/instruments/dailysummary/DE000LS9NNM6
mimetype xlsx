--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ca14178f4d74d99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56cd574472194030" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49426f9509364fa1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra03131475db649a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb7ce8b71f13425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49426f9509364fa1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3259931ff45a424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra03131475db649a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>eSports Gaming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>476,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>487,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>