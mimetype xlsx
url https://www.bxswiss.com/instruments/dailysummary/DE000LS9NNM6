--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56cd574472194030" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dd5c61b90894bb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra03131475db649a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e7632f4e1884cd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3259931ff45a424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra03131475db649a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a6e4963c44f4022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e7632f4e1884cd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>eSports Gaming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,049</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>