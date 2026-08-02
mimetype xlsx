--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dd5c61b90894bb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R733475248e014a81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e7632f4e1884cd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf14468b222c4d99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a6e4963c44f4022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e7632f4e1884cd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd6f88b35b4a4faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf14468b222c4d99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>eSports Gaming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,704</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>