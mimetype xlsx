--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R733475248e014a81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra30a42d4bbed4894" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf14468b222c4d99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R145fd39e95d34cd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd6f88b35b4a4faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf14468b222c4d99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb4b97bf78ab4c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R145fd39e95d34cd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>eSports Gaming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>464,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>464,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,578</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>