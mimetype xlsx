--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra30a42d4bbed4894" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d9ade8fdc9f4d4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R145fd39e95d34cd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06c2100c31d742be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb4b97bf78ab4c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R145fd39e95d34cd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1093b00ad05a4971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06c2100c31d742be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>eSports Gaming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>504,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>506,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>497,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>498,163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>484,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>486,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>476,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,426</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>