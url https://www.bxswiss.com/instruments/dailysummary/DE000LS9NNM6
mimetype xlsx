--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d9ade8fdc9f4d4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf79eeaa215e84c8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06c2100c31d742be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8e40490680c4c26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1093b00ad05a4971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06c2100c31d742be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reef508b728904a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8e40490680c4c26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>eSports Gaming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>496,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>498,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>492,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>498,206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>503,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>505,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>493,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>495,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>