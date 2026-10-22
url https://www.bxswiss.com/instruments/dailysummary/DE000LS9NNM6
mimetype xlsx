--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf79eeaa215e84c8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb531bb520a714626" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8e40490680c4c26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a7e7283cf0e4774"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reef508b728904a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8e40490680c4c26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1437d1c62d5498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a7e7283cf0e4774" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>eSports Gaming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>520,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>527,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>518,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>526,269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>545,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>545,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>533,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>538,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,407</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>