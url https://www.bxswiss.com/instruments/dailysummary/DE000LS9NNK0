--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re461df8eb9e14288" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69653024833c4e9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98f85b569eb14ff2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R286565af3f8942d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4526e8e3b7544a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98f85b569eb14ff2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R531751f2440e4367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R286565af3f8942d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren in Biotechnologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>