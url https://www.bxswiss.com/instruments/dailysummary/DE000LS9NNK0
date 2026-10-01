--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69653024833c4e9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ceb5f33d1a949fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R286565af3f8942d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58eb8f79c00245ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R531751f2440e4367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R286565af3f8942d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b6d48bf4c0f4b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58eb8f79c00245ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren in Biotechnologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,972</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>