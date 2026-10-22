--- v14 (2026-10-01)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ceb5f33d1a949fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd7454506faa42de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58eb8f79c00245ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f61fb9f8b7e4b3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b6d48bf4c0f4b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58eb8f79c00245ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0228e9daaeab4441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f61fb9f8b7e4b3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren in Biotechnologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,388</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>