--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4c89c02b5984002" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2bd5830c32243cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a815b6637e8406e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28279b25ec154872"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf418df08301544c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a815b6637e8406e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdded2eda4af0437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28279b25ec154872" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren in Biotechnologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>108,207</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>