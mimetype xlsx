--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2bd5830c32243cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49a17c75993d4a7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28279b25ec154872"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbbcc8f53ef74b23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdded2eda4af0437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28279b25ec154872" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fa1dae68c8e42e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbbcc8f53ef74b23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren in Biotechnologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,186 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>