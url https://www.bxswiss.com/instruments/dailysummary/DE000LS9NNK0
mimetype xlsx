--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49a17c75993d4a7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40d0a7fb0541407e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbbcc8f53ef74b23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7355567e4d2e4098"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fa1dae68c8e42e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbbcc8f53ef74b23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f79a3d1bf394391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7355567e4d2e4098" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren in Biotechnologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,359 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>