--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40d0a7fb0541407e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68690654473c41e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7355567e4d2e4098"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3accd53e13314cbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f79a3d1bf394391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7355567e4d2e4098" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4039faebfc114365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3accd53e13314cbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren in Biotechnologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,168 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...116 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -477,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>