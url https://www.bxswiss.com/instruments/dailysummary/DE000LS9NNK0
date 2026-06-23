--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68690654473c41e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd88e4c1de4c46e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3accd53e13314cbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R650171fc7d56494e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4039faebfc114365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3accd53e13314cbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06eb4484e6274390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R650171fc7d56494e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren in Biotechnologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,866</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>