--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd88e4c1de4c46e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R324e7c1c30424082" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R650171fc7d56494e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b984ea7d7f14d31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06eb4484e6274390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R650171fc7d56494e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re177def0488244d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b984ea7d7f14d31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren in Biotechnologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,587</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>