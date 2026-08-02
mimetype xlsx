--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R324e7c1c30424082" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re295e7b224614b87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b984ea7d7f14d31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f11b92a61a6467a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re177def0488244d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b984ea7d7f14d31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e4b5125d0fd4dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f11b92a61a6467a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren in Biotechnologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>