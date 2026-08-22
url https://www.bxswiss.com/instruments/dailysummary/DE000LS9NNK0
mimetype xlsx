--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re295e7b224614b87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re461df8eb9e14288" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f11b92a61a6467a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98f85b569eb14ff2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e4b5125d0fd4dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f11b92a61a6467a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4526e8e3b7544a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98f85b569eb14ff2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren in Biotechnologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,106</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>