--- v14 (2026-09-14)
+++ v15 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra83184d3787d4634" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdbad870078b4333" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0237af26f5ef4f2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raccc7ea71e0c4f91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R732aac02f54f4a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0237af26f5ef4f2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd21ccadbce544756" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raccc7ea71e0c4f91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ochsentrade Lifestyle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>