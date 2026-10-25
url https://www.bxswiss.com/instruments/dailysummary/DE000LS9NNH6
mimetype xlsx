--- v15 (2026-10-05)
+++ v16 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdbad870078b4333" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0da0a39aa96f4a1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raccc7ea71e0c4f91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34afc31a21544086"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd21ccadbce544756" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raccc7ea71e0c4f91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbb17a2435594bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34afc31a21544086" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ochsentrade Lifestyle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>