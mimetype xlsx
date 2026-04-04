--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3597f16e7f6458c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6a045e16d3846aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b851b5fd7f44db5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1c4320936f646c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8403299a4fe44fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b851b5fd7f44db5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dd7a59fde9b4c80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1c4320936f646c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ochsentrade Lifestyle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>