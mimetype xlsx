--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6a045e16d3846aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf21f8fcddd7544e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1c4320936f646c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff5cafa6cad4445d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dd7a59fde9b4c80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1c4320936f646c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb651adfaa4d34e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff5cafa6cad4445d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ochsentrade Lifestyle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,514</x:t>
@@ -764,31 +346,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>