--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf21f8fcddd7544e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2bdf5aaf1ff4a05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff5cafa6cad4445d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45c832865ae64724"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb651adfaa4d34e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff5cafa6cad4445d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e33c6b1756c409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45c832865ae64724" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ochsentrade Lifestyle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,579 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...175 lines deleted...]
-          <x:t>02.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>192,037</x:t>
-[...360 lines deleted...]
-          <x:t>192,137</x:t>
+          <x:t>189,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>