--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2bdf5aaf1ff4a05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bb0d33a93674df3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45c832865ae64724"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdec5a68daf9b4c0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e33c6b1756c409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45c832865ae64724" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06d39b1e7c6d403f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdec5a68daf9b4c0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ochsentrade Lifestyle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...365 lines deleted...]
-          <x:t>184,632</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,701</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>176,833</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>