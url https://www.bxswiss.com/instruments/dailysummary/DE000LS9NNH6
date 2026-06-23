--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bb0d33a93674df3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R448cb4322cac42ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdec5a68daf9b4c0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R860cc9cf84474bf8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06d39b1e7c6d403f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdec5a68daf9b4c0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf8ea64dbe1b4e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R860cc9cf84474bf8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ochsentrade Lifestyle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>