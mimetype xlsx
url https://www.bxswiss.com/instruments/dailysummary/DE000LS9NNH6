--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R448cb4322cac42ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb61bb2991494ea7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R860cc9cf84474bf8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63abc45502e447c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf8ea64dbe1b4e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R860cc9cf84474bf8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d7f1d62c13844fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63abc45502e447c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ochsentrade Lifestyle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>185,701</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,290</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...467 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>