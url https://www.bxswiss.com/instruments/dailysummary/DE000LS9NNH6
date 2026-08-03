--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb61bb2991494ea7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eb834114fc542c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63abc45502e447c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59a1a28bd5324c1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d7f1d62c13844fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63abc45502e447c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2f24328583344c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59a1a28bd5324c1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ochsentrade Lifestyle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,356</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>