--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eb834114fc542c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4f8a7e01eba4f88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59a1a28bd5324c1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R644990f1667941c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2f24328583344c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59a1a28bd5324c1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ee0505399f648e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R644990f1667941c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ochsentrade Lifestyle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>184,203</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,215</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...496 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>