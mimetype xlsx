--- v13 (2026-08-23)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4f8a7e01eba4f88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra83184d3787d4634" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R644990f1667941c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0237af26f5ef4f2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ee0505399f648e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R644990f1667941c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R732aac02f54f4a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0237af26f5ef4f2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ochsentrade Lifestyle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,469</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...524 lines deleted...]
-          <x:t>183,550</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,708</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>