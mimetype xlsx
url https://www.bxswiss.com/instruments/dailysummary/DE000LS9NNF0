--- v12 (2026-09-01)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bc4e52ea8d94d2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1243d8c87e3045be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9285b9c3d14b44b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d6a30646a324f01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10da1f2c3a5d48f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9285b9c3d14b44b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc514a3b95d9f4611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d6a30646a324f01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital World Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>