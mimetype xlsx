--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1243d8c87e3045be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfebb5707e6b4972" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d6a30646a324f01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcda843db94e47e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc514a3b95d9f4611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d6a30646a324f01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R236a23d3d99241d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcda843db94e47e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital World Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,508</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>