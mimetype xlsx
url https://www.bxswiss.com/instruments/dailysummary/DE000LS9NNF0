--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfebb5707e6b4972" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c0f85987b924260" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcda843db94e47e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra68440a219b249ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R236a23d3d99241d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcda843db94e47e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff1d24043c774a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra68440a219b249ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital World Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,941</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>