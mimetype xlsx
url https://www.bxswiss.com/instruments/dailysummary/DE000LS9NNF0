--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0177635a8e334ca3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd20445dab6904b90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R597a51d863244047"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R186ed4a78b9d41ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52695386be3e4e45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R597a51d863244047" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26e43bb845d34e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R186ed4a78b9d41ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital World Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>