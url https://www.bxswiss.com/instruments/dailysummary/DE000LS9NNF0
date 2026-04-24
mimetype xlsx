--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd20445dab6904b90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38ac914db3744aa2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R186ed4a78b9d41ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redb5bf80cad54342"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26e43bb845d34e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R186ed4a78b9d41ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R155065c7ebe943b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redb5bf80cad54342" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital World Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,834</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,083</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>