--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38ac914db3744aa2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95fab29b2b97438c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redb5bf80cad54342"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc65ff3f263f46b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R155065c7ebe943b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redb5bf80cad54342" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1f7bc68244640bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc65ff3f263f46b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital World Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,894</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>