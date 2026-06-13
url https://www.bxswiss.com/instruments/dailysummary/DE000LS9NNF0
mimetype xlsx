--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95fab29b2b97438c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86761f1d05e74231" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc65ff3f263f46b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a6b3b1ad5184bd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1f7bc68244640bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc65ff3f263f46b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5191db1e7b29424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a6b3b1ad5184bd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital World Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,721</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>