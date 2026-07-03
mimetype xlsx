--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86761f1d05e74231" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea7e40dbdc664085" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a6b3b1ad5184bd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R544ac563c57d4dbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5191db1e7b29424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a6b3b1ad5184bd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf205584f8194dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R544ac563c57d4dbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital World Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>