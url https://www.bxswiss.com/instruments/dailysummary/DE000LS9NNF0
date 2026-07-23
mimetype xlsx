--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea7e40dbdc664085" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d2cccea69374013" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R544ac563c57d4dbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c99db3179564c28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf205584f8194dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R544ac563c57d4dbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R495420fe0fca4079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c99db3179564c28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital World Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>