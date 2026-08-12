--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d2cccea69374013" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc00dabbacd3048da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c99db3179564c28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R917370660efe4e62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R495420fe0fca4079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c99db3179564c28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe1515f1c3f54f32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R917370660efe4e62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital World Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>