--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc00dabbacd3048da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bc4e52ea8d94d2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R917370660efe4e62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9285b9c3d14b44b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe1515f1c3f54f32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R917370660efe4e62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10da1f2c3a5d48f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9285b9c3d14b44b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital World Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,536</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>