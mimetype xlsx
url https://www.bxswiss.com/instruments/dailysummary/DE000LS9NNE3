--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8a5da769b0b4901" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0439ded3735a453b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ae473cae14a4c8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fbcdae16d7b4f97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R956f4e7706b14a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ae473cae14a4c8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1735a29f9884e5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fbcdae16d7b4f97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalBrands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>145,931</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,209</x:t>
-[...371 lines deleted...]
-        <x:is>
           <x:t>144,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,556</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,161</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>