--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0439ded3735a453b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe9f1d40c57f4a41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fbcdae16d7b4f97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re40bb4ef695040de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1735a29f9884e5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fbcdae16d7b4f97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01a1bcd6e29f47ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re40bb4ef695040de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalBrands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...279 lines deleted...]
-          <x:t>145,590</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,004</x:t>
-[...350 lines deleted...]
-          <x:t>144,161</x:t>
+          <x:t>145,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,066</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>