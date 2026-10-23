--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe9f1d40c57f4a41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e3dffcd9c554efb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re40bb4ef695040de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a0beb3426314032"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01a1bcd6e29f47ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re40bb4ef695040de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R132ca0819e2f42ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a0beb3426314032" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalBrands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>