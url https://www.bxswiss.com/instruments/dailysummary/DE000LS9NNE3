--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R412ea67966614140" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R301f98ad73424e1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1af8f354da44a5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ce0edf6a1374bcd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b444adf75944faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1af8f354da44a5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R049ea2f4622745a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ce0edf6a1374bcd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalBrands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,276</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>