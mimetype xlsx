--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R301f98ad73424e1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12281204bdc540cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ce0edf6a1374bcd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82ba97158a5a4658"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R049ea2f4622745a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ce0edf6a1374bcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dd1f0a365164ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82ba97158a5a4658" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalBrands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>