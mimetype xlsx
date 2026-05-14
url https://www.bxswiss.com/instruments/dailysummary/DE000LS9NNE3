--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12281204bdc540cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda67e5441a674a30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82ba97158a5a4658"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf675382758c54559"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dd1f0a365164ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82ba97158a5a4658" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4dc4b303d724e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf675382758c54559" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalBrands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>