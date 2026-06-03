--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda67e5441a674a30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1edb28ff0d694501" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf675382758c54559"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93f99a85d6c14e70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4dc4b303d724e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf675382758c54559" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ba20155842b447a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93f99a85d6c14e70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalBrands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>