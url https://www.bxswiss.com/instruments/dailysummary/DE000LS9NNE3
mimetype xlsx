--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1edb28ff0d694501" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R525258653d704e2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93f99a85d6c14e70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88e7aeec6e1a4af0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ba20155842b447a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93f99a85d6c14e70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cee16fc9c97445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88e7aeec6e1a4af0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalBrands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>141,917</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>141,776</x:t>
-[...53 lines deleted...]
-          <x:t>142,439</x:t>
+          <x:t>144,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...424 lines deleted...]
-          <x:t>145,389</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>