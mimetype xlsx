--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R525258653d704e2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47f3032f24984851" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88e7aeec6e1a4af0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4990fa79b8a546af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cee16fc9c97445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88e7aeec6e1a4af0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9275b55831e48a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4990fa79b8a546af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalBrands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,861</x:t>
-[...220 lines deleted...]
-          <x:t>143,982</x:t>
+          <x:t>143,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,196</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>144,538</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>