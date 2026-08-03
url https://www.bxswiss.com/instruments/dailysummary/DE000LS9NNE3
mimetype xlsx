--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47f3032f24984851" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28016f6833c14e62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4990fa79b8a546af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0db9e7f97cc54a15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9275b55831e48a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4990fa79b8a546af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6113f5f398b54d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0db9e7f97cc54a15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalBrands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>143,982</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,196</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...288 lines deleted...]
-          <x:t>143,420</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,712</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>145,041</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>