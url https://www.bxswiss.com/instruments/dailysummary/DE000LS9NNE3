--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28016f6833c14e62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8a5da769b0b4901" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0db9e7f97cc54a15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ae473cae14a4c8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6113f5f398b54d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0db9e7f97cc54a15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R956f4e7706b14a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ae473cae14a4c8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalBrands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>145,018</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>144,564</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>145,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,716</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>