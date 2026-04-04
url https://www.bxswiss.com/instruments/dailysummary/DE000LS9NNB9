--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62bbc0aa54c04d6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R034baa0f82c94270" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R215ab767dcf5477f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e32e6d510314b35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0ebc32ba9fa43e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R215ab767dcf5477f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf755279ac48d40e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e32e6d510314b35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie und Internet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>