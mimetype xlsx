--- v4 (2026-04-04)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R034baa0f82c94270" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b378b27f4d34815" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e32e6d510314b35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8382bb2218cc40d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf755279ac48d40e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e32e6d510314b35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2618d5ca36714479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8382bb2218cc40d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie und Internet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,582</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>