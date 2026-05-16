--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b378b27f4d34815" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6350cdf857bf4777" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8382bb2218cc40d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc32a3839f2dd4da1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2618d5ca36714479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8382bb2218cc40d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26a49684886a4de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc32a3839f2dd4da1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie und Internet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>