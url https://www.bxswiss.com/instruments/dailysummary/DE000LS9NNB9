--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6350cdf857bf4777" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccfe358ea01746c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc32a3839f2dd4da1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34aedf64837a41fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26a49684886a4de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc32a3839f2dd4da1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25d19f7b7ad24f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34aedf64837a41fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie und Internet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>