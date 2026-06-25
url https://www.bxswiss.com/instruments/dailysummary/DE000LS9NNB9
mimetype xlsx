--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccfe358ea01746c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0b66d8c6c034371" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34aedf64837a41fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c6f49acb48d41e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25d19f7b7ad24f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34aedf64837a41fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85484c3884034a1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c6f49acb48d41e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie und Internet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,604</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>