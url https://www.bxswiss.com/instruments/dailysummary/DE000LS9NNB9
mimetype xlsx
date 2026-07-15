--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0b66d8c6c034371" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42ec384a0d7648eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c6f49acb48d41e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b428fbd4fa5471b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85484c3884034a1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c6f49acb48d41e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cdf513d70c64f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b428fbd4fa5471b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie und Internet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,733</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>