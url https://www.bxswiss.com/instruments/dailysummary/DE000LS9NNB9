--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42ec384a0d7648eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R048fcd89d6b04541" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b428fbd4fa5471b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5dbc0702d6e42e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cdf513d70c64f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b428fbd4fa5471b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R430696ef4c9247aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5dbc0702d6e42e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie und Internet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>