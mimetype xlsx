--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R048fcd89d6b04541" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2e7256ad96d42b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5dbc0702d6e42e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9d61e7313904145"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R430696ef4c9247aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5dbc0702d6e42e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c4b2203881642a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9d61e7313904145" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie und Internet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>