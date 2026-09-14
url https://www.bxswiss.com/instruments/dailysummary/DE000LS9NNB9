--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2e7256ad96d42b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2b05e29b0bf4a6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9d61e7313904145"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6fb9fdf8d424bb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c4b2203881642a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9d61e7313904145" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R350bf5950c4c4058" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6fb9fdf8d424bb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie und Internet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,548</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>