--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2b05e29b0bf4a6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda763999d672432a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6fb9fdf8d424bb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21edc8eac2b14aa8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R350bf5950c4c4058" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6fb9fdf8d424bb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69c36d8e89414760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21edc8eac2b14aa8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie und Internet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>