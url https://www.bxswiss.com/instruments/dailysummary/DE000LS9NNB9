--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda763999d672432a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R119c5b37dc2d44fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21edc8eac2b14aa8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2071b88528794434"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69c36d8e89414760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21edc8eac2b14aa8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf61d2fe7d8f44faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2071b88528794434" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologie und Internet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NNB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>