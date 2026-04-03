--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d2cba47f3654d70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4386991bc74d4c79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d3f50bd3c064696"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47ee11ece2614e78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R230fae4fed8d4e48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d3f50bd3c064696" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7e910aeaebd456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47ee11ece2614e78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Perlen und Tech Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>