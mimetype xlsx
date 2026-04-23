--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4386991bc74d4c79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20e0c1c708e34c9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47ee11ece2614e78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb09d0527db84326"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7e910aeaebd456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47ee11ece2614e78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re399b6dbc14241a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb09d0527db84326" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Perlen und Tech Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>152,575</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>152,291</x:t>
-[...350 lines deleted...]
-          <x:t>151,778</x:t>
+          <x:t>152,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,599</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>