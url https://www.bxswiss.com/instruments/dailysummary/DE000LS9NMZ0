--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20e0c1c708e34c9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d3488ea02c3404c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb09d0527db84326"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45c672809a8641fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re399b6dbc14241a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb09d0527db84326" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5a4c76eb9b245cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45c672809a8641fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Perlen und Tech Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,409</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,732</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>