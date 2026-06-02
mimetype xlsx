--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d3488ea02c3404c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88e535f53b244d8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45c672809a8641fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra59bbd3e1a5040c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5a4c76eb9b245cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45c672809a8641fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e43d5f665534982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra59bbd3e1a5040c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Perlen und Tech Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,164</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>