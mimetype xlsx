--- v9 (2026-06-02)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88e535f53b244d8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb90319a3887e440d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra59bbd3e1a5040c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63cc65b64a244bdc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e43d5f665534982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra59bbd3e1a5040c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6372a61d01984996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63cc65b64a244bdc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Perlen und Tech Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>