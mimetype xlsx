--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb90319a3887e440d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49bfc41916ca4b63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63cc65b64a244bdc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0a423313ebf494a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6372a61d01984996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63cc65b64a244bdc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5af1e2cda92d4a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0a423313ebf494a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Perlen und Tech Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>