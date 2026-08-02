--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49bfc41916ca4b63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1da2d4efb1424eb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0a423313ebf494a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa420c8d374e4ace"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5af1e2cda92d4a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0a423313ebf494a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f4fab52135c49d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa420c8d374e4ace" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Perlen und Tech Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>