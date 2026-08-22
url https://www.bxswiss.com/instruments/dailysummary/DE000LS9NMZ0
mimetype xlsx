--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1da2d4efb1424eb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R897178a231364fc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa420c8d374e4ace"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R041f5a1cc7524071"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f4fab52135c49d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa420c8d374e4ace" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cd7daf39c944712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R041f5a1cc7524071" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Perlen und Tech Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>