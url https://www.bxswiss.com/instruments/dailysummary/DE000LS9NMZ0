--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R897178a231364fc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8879e0315b584ab3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R041f5a1cc7524071"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcaf0bf2acc974b34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cd7daf39c944712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R041f5a1cc7524071" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e82006cf6c14483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcaf0bf2acc974b34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Perlen und Tech Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>