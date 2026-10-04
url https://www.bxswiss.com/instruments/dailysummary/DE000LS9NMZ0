--- v14 (2026-09-11)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8879e0315b584ab3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf843245d155d48bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcaf0bf2acc974b34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redf4ed4013414b0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e82006cf6c14483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcaf0bf2acc974b34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bb45bf171f24e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redf4ed4013414b0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Perlen und Tech Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>