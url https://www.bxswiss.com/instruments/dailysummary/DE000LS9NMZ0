--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf843245d155d48bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R664675b8bd844453" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redf4ed4013414b0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c62143e36b74532"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bb45bf171f24e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redf4ed4013414b0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8972c928bb704e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c62143e36b74532" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Perlen und Tech Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...41 lines deleted...]
-          <x:t>172,919</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,182</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...559 lines deleted...]
-          <x:t>175,825</x:t>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>