--- v13 (2026-09-15)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re54352eafd42427d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1c21db7653540f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55ae69bef9844bd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b5242fd6b1e4521"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13edab68f91d4146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55ae69bef9844bd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf14051a807894498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b5242fd6b1e4521" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MF Future Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>112,845</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,049</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>113,423</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>