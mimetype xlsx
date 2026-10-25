--- v14 (2026-10-05)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1c21db7653540f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R217b34b101a44cbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b5242fd6b1e4521"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7329927cd0794713"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf14051a807894498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b5242fd6b1e4521" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b99b91d32444ac3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7329927cd0794713" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MF Future Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,897</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>