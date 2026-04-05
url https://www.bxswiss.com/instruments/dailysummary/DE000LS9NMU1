--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b1e4a245ea04926" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a90e0fda829462f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc167ab8f4b434199"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a956cab116c4d2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0715cb940b84f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc167ab8f4b434199" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab51965163824ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a956cab116c4d2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MF Future Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...161 lines deleted...]
-          <x:t>20.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,194</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,653</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,151</x:t>
-[...409 lines deleted...]
-          <x:t>109,091</x:t>
+          <x:t>110,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>