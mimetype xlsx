--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a90e0fda829462f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e0ea7fa32c94d11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a956cab116c4d2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32c59a4409ab48f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab51965163824ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a956cab116c4d2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16527876e7074f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32c59a4409ab48f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MF Future Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...409 lines deleted...]
-          <x:t>110,599</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,465</x:t>
-[...166 lines deleted...]
-          <x:t>111,271</x:t>
+          <x:t>110,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>