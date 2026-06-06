--- v7 (2026-05-15)
+++ v8 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e0ea7fa32c94d11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23d7130655544db8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32c59a4409ab48f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5937276a970a4c36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16527876e7074f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32c59a4409ab48f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0074ba7621d0497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5937276a970a4c36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MF Future Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>110,534</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,577</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...203 lines deleted...]
-          <x:t>110,467</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>110,356</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,398</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>110,498</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>