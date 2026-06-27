--- v8 (2026-06-06)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23d7130655544db8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0b2336715694894" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5937276a970a4c36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1618a07f6b1e43fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0074ba7621d0497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5937276a970a4c36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42cb83818ab145d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1618a07f6b1e43fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MF Future Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>110,356</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,398</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...452 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>