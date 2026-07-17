--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0b2336715694894" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra39a5bff0f474240" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1618a07f6b1e43fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac1d235cee734c5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42cb83818ab145d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1618a07f6b1e43fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6f5df3aa1344722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac1d235cee734c5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MF Future Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>110,615</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,818</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...207 lines deleted...]
-          <x:t>110,784</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,044</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>111,592</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,552</x:t>
-[...134 lines deleted...]
-          <x:t>111,004</x:t>
+          <x:t>110,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>