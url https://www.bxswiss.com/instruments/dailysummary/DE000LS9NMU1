--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra39a5bff0f474240" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R793544cd9a1543f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac1d235cee734c5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3731a14d20d84bac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6f5df3aa1344722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac1d235cee734c5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79e9e969af3e4718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3731a14d20d84bac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MF Future Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>110,784</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,044</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>111,592</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,552</x:t>
-[...38 lines deleted...]
-          <x:t>111,264</x:t>
+          <x:t>110,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,864</x:t>
-[...26 lines deleted...]
-          <x:t>110,913</x:t>
+          <x:t>111,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,052</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>111,313</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>