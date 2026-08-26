--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R793544cd9a1543f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a6a440903d1493e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3731a14d20d84bac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca2cb8c2ab3146e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79e9e969af3e4718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3731a14d20d84bac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R769155c14ab34cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca2cb8c2ab3146e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MF Future Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>