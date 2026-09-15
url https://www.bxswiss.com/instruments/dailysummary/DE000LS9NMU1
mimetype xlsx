--- v12 (2026-08-26)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a6a440903d1493e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re54352eafd42427d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca2cb8c2ab3146e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55ae69bef9844bd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R769155c14ab34cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca2cb8c2ab3146e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13edab68f91d4146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55ae69bef9844bd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MF Future Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>112,525</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,238</x:t>
-[...53 lines deleted...]
-          <x:t>112,463</x:t>
+          <x:t>112,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,614</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>17.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,080</x:t>
-[...171 lines deleted...]
-          <x:t>112,661</x:t>
+          <x:t>113,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,423</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>