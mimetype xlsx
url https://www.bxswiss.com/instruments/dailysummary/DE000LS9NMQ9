--- v15 (2026-08-22)
+++ v16 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0651cbea39684aae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8582162b3c2e46b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56b5da4b296a4a66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R126fb102e24e4dbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e2fc14051d343ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56b5da4b296a4a66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6535fe3f4a234cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R126fb102e24e4dbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Augmented Reality Innovators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,929</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,348</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>