--- v16 (2026-09-12)
+++ v17 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8582162b3c2e46b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce2d07dc2c9947ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R126fb102e24e4dbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02de3f7741ca4cd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6535fe3f4a234cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R126fb102e24e4dbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a7c40cf05e6445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02de3f7741ca4cd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Augmented Reality Innovators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>478,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>486,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>483,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>