--- v17 (2026-10-03)
+++ v18 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce2d07dc2c9947ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R603d1c0e0bed4259" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02de3f7741ca4cd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9a594aab7b54e1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a7c40cf05e6445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02de3f7741ca4cd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf6ac7dd908a40df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9a594aab7b54e1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Augmented Reality Innovators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>498,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>502,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>495,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>501,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>509,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>497,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>506,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>