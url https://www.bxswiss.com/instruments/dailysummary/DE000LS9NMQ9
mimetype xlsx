--- v7 (2026-03-14)
+++ v8 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b33fd86b5464dfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bbefa15164c47d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd910b29448d74f75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R223900f903074309"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R968d21c915794295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd910b29448d74f75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf5081efd3444d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R223900f903074309" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Augmented Reality Innovators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>