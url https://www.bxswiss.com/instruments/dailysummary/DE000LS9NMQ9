--- v8 (2026-04-03)
+++ v9 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bbefa15164c47d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R657742e77a3a41c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R223900f903074309"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c0cc7754fad4879"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf5081efd3444d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R223900f903074309" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4c380cb4282469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c0cc7754fad4879" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Augmented Reality Innovators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>