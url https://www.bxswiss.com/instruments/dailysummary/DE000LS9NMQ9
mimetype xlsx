--- v9 (2026-04-23)
+++ v10 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R657742e77a3a41c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ace195d68e0480a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c0cc7754fad4879"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0f9d4255e24413a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4c380cb4282469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c0cc7754fad4879" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8be91be64dfa4944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0f9d4255e24413a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Augmented Reality Innovators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>490,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>490,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>