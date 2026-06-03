--- v10 (2026-05-14)
+++ v11 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ace195d68e0480a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a498151b5494fab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0f9d4255e24413a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7db0104903944423"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8be91be64dfa4944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0f9d4255e24413a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R278304622f654b77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7db0104903944423" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Augmented Reality Innovators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>521,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>522,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>513,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>516,043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>554,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>560,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>546,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>556,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>