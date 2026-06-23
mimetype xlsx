--- v11 (2026-06-03)
+++ v12 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a498151b5494fab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7427f592149a4e5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7db0104903944423"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R812494eba5c8476c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R278304622f654b77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7db0104903944423" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R872b5af968964eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R812494eba5c8476c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Augmented Reality Innovators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>577,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>583,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>575,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>579,609</x:t>
@@ -710,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>591,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>595,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>588,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>590,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,292</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>