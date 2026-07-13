--- v12 (2026-06-23)
+++ v13 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7427f592149a4e5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0af703d123854f1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R812494eba5c8476c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c2cc9cc51ba4240"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R872b5af968964eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R812494eba5c8476c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c76621048254125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c2cc9cc51ba4240" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Augmented Reality Innovators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>508,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>521,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>505,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>517,703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>601,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>607,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>592,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>594,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>