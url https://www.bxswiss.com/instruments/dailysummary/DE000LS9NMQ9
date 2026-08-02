--- v13 (2026-07-13)
+++ v14 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0af703d123854f1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff8329f4126d43d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c2cc9cc51ba4240"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra80af9f2ff2b4f50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c76621048254125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c2cc9cc51ba4240" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree8e7264a4fe42e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra80af9f2ff2b4f50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Augmented Reality Innovators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>572,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>576,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>537,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>542,595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>492,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>505,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>491,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>504,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>