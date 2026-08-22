--- v14 (2026-08-02)
+++ v15 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff8329f4126d43d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0651cbea39684aae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra80af9f2ff2b4f50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56b5da4b296a4a66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree8e7264a4fe42e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra80af9f2ff2b4f50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e2fc14051d343ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56b5da4b296a4a66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Augmented Reality Innovators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>458,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>458,390</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>472,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>473,971</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>