--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R066bb912a3224b6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recd886e39fa245c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ce1312f1f764e90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f9badd0afec4cbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc573a60116384ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ce1312f1f764e90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R949b89717d1b483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f9badd0afec4cbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sunrise industries - KI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>