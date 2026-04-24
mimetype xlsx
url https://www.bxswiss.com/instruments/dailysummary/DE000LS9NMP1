--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recd886e39fa245c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb95d729344ee4eb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f9badd0afec4cbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaad33d97d5f4c9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R949b89717d1b483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f9badd0afec4cbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc25b2ec545924376" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaad33d97d5f4c9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sunrise industries - KI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...360 lines deleted...]
-          <x:t>73,759</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,010</x:t>
-[...269 lines deleted...]
-          <x:t>69,884</x:t>
+          <x:t>70,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,726</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>