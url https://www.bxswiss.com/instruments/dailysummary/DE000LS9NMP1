--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb95d729344ee4eb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a990f90cff340b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaad33d97d5f4c9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dab2f247e904f86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc25b2ec545924376" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaad33d97d5f4c9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47d0595abc7144de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dab2f247e904f86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sunrise industries - KI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>