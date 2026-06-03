--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a990f90cff340b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70af6949cfbd4901" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dab2f247e904f86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2283fac9d2f44d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47d0595abc7144de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dab2f247e904f86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R560655a92d044378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2283fac9d2f44d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sunrise industries - KI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,568</x:t>
-[...522 lines deleted...]
-          <x:t>68,375</x:t>
+          <x:t>70,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,613</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>