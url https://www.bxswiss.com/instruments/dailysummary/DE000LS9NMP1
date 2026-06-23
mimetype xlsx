--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70af6949cfbd4901" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R820fca0624ae4abd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2283fac9d2f44d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e25cd63ab18408e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R560655a92d044378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2283fac9d2f44d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R190a1de95fc148e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e25cd63ab18408e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sunrise industries - KI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,771</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,967</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>