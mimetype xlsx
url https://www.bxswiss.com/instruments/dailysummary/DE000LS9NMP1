--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R820fca0624ae4abd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e9c88b2cd0244db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e25cd63ab18408e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R201610d5f39a47ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R190a1de95fc148e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e25cd63ab18408e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10ca8ca791db48b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R201610d5f39a47ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sunrise industries - KI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>71,468</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,812</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>73,001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,225</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,712</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>