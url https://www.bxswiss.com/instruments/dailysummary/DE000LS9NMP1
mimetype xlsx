--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e9c88b2cd0244db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R541fe7fdac954e8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R201610d5f39a47ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95b4a368a0e34809"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10ca8ca791db48b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R201610d5f39a47ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76c46a010be94ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95b4a368a0e34809" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sunrise industries - KI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>