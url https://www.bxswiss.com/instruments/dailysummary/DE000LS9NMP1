--- v13 (2026-08-03)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R541fe7fdac954e8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d3c07d224204432" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95b4a368a0e34809"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90c1f5ad93bf4348"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76c46a010be94ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95b4a368a0e34809" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2207b0a0459040ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90c1f5ad93bf4348" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sunrise industries - KI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,394</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>81,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>