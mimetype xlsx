--- v14 (2026-08-23)
+++ v15 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d3c07d224204432" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R570584e83d354274" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90c1f5ad93bf4348"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e98dc6c4dc74b59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2207b0a0459040ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90c1f5ad93bf4348" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52ef826eb4054e97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e98dc6c4dc74b59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sunrise industries - KI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>