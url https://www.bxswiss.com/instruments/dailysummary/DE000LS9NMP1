--- v15 (2026-09-13)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R570584e83d354274" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a58cf5f93934dd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e98dc6c4dc74b59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb63346a9f0d14706"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52ef826eb4054e97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e98dc6c4dc74b59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0e00ab1772c4c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb63346a9f0d14706" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sunrise industries - KI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,544 +149,166 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...122 lines deleted...]
-          <x:t>84,302</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,385</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...361 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,052</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,152</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>