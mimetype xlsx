--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a58cf5f93934dd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92b2048226f24c05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb63346a9f0d14706"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47a3d1758b1b4660"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0e00ab1772c4c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb63346a9f0d14706" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb740e2a31f7f4e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47a3d1758b1b4660" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sunrise industries - KI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...161 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,946</x:t>
-[...301 lines deleted...]
-          <x:t>81,870</x:t>
+          <x:t>82,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.09.2026</x:t>
-[...154 lines deleted...]
-          <x:t>82,715</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>