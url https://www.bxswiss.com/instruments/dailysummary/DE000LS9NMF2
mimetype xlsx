--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b33e769faff4b32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8843b626df2647b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa5c6e3d86b843fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07f5b889d4214d80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24ad2faf23de4800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa5c6e3d86b843fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bb0f5fe5b41408f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07f5b889d4214d80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Momentum Premium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...230 lines deleted...]
-          <x:t>139,299</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,554</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>139,188</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>