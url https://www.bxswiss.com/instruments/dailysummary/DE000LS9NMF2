--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8843b626df2647b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R871830b384444e1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07f5b889d4214d80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90a8a60ad99b4af7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bb0f5fe5b41408f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07f5b889d4214d80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra669cea0fffa4155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90a8a60ad99b4af7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Momentum Premium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>