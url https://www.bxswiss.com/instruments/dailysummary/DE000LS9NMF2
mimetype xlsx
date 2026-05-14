--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R871830b384444e1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdec770e9f29847e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90a8a60ad99b4af7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b7a7e8c7a8f4df3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra669cea0fffa4155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90a8a60ad99b4af7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28a1b396f5944d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b7a7e8c7a8f4df3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Momentum Premium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>143,026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,608</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>141,261</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,129</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>