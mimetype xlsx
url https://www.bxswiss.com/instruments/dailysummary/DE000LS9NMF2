--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdec770e9f29847e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8897ea14bcb6423c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b7a7e8c7a8f4df3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0cf5e1130b54e76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28a1b396f5944d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b7a7e8c7a8f4df3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dfa3722e64a4015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0cf5e1130b54e76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Momentum Premium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>142,358</x:t>
-[...495 lines deleted...]
-          <x:t>142,129</x:t>
+          <x:t>143,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,189</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>