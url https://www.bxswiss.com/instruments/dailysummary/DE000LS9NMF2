--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8897ea14bcb6423c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R355989a4e47b4141" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0cf5e1130b54e76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6854d92f9b64923"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dfa3722e64a4015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0cf5e1130b54e76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cda30eb8542426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6854d92f9b64923" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Momentum Premium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>