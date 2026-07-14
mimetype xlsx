--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R355989a4e47b4141" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d7f367f27ab4fd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6854d92f9b64923"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R699cacccbb744126"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cda30eb8542426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6854d92f9b64923" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R676f9fdfa54a44b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R699cacccbb744126" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Momentum Premium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>