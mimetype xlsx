--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d7f367f27ab4fd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbd4bafbb98a4b48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R699cacccbb744126"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7a437c94dd04980"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R676f9fdfa54a44b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R699cacccbb744126" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8f2c15ecf7641c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7a437c94dd04980" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Momentum Premium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,193</x:t>
-[...521 lines deleted...]
-        <x:is>
           <x:t>137,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>