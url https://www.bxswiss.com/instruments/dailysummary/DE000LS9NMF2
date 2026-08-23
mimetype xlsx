--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbd4bafbb98a4b48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63678dfdacdf4c72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7a437c94dd04980"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R092a2f25b12b4841"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8f2c15ecf7641c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7a437c94dd04980" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R018f8a2110374d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R092a2f25b12b4841" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Momentum Premium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,348</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,418</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>