--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63678dfdacdf4c72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5d00eb6d18f4e8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R092a2f25b12b4841"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeefb10793f64753"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R018f8a2110374d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R092a2f25b12b4841" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17503f63c113464d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeefb10793f64753" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Momentum Premium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,160</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>138,418</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>