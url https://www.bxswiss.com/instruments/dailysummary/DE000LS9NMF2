--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5d00eb6d18f4e8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc000983309e4976" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeefb10793f64753"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1d036fa7ff54b9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17503f63c113464d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeefb10793f64753" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7db1898b5454c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1d036fa7ff54b9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Momentum Premium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,093</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,877</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>