--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc000983309e4976" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f3ec8d6c34b4100" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1d036fa7ff54b9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9187f34d87d9421a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7db1898b5454c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1d036fa7ff54b9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab4af0ab11c74f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9187f34d87d9421a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Momentum Premium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NMF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...53 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>143,184</x:t>
-[...576 lines deleted...]
-          <x:t>140,877</x:t>
+          <x:t>143,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,694</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>