--- v12 (2026-09-15)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdc1e0d48e394cf6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d71c1451eda4ae1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80e5c98ccd1b405d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc48d50750ab746fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebb9acb526b54d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80e5c98ccd1b405d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R423110c75cab4520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc48d50750ab746fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smartvesting</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NM61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>