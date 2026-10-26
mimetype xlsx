--- v13 (2026-10-05)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d71c1451eda4ae1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6a0a4f6067e45a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc48d50750ab746fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R122e4b5ba9d74d66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R423110c75cab4520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc48d50750ab746fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4d893ef6be24620" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R122e4b5ba9d74d66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smartvesting</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NM61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>