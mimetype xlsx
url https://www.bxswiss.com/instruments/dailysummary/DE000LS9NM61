--- v3 (2026-02-21)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81def9dc1eab4a8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0fee541060f4e14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R388f511b6aaa46e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeb20a9dcece4dd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60ad51682e954274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R388f511b6aaa46e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffcb84ff2b7e4714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeb20a9dcece4dd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smartvesting</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NM61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...527 lines deleted...]
-          <x:t>172,256</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,448</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>174,061</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>