--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0fee541060f4e14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6613a783400748ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeb20a9dcece4dd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c14aac200e74eba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffcb84ff2b7e4714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeb20a9dcece4dd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cb6be549f4a495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c14aac200e74eba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smartvesting</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NM61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>172,354</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...370 lines deleted...]
-          <x:t>172,452</x:t>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>