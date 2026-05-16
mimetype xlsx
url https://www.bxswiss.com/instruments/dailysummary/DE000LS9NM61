--- v5 (2026-04-24)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6613a783400748ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R115ce8d00fff4a87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c14aac200e74eba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11aad8f1aa1643ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cb6be549f4a495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c14aac200e74eba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ee804392a184a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11aad8f1aa1643ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smartvesting</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NM61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,191</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>