--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R115ce8d00fff4a87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8152b448f7f4416" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11aad8f1aa1643ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f06e1d2711e4bd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ee804392a184a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11aad8f1aa1643ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda9ffff6b36b4116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f06e1d2711e4bd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smartvesting</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NM61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,727</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,068</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>