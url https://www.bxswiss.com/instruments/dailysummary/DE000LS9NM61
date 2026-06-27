--- v7 (2026-06-05)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8152b448f7f4416" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fa82d8e49bc44e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f06e1d2711e4bd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22eff3d0c2e447d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda9ffff6b36b4116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f06e1d2711e4bd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3656075c99be40d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22eff3d0c2e447d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smartvesting</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NM61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>186,298</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>185,509</x:t>
-[...53 lines deleted...]
-          <x:t>187,723</x:t>
+          <x:t>188,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,117</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...327 lines deleted...]
-          <x:t>29.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,655</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>189,068</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>