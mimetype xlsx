--- v8 (2026-06-27)
+++ v9 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fa82d8e49bc44e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5ef1397feaf4890" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22eff3d0c2e447d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb8e7e04c257406c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3656075c99be40d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22eff3d0c2e447d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R831e1d6d65d549c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb8e7e04c257406c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smartvesting</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NM61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,640 +149,262 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,655</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...499 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,720</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>