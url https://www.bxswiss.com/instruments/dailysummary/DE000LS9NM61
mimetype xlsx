--- v9 (2026-07-17)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5ef1397feaf4890" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9244bc525bd54c7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb8e7e04c257406c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b4b3ac820fa4d72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R831e1d6d65d549c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb8e7e04c257406c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3041c9c12954c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b4b3ac820fa4d72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smartvesting</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NM61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>