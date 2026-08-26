--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9244bc525bd54c7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06bc8ac852b14375" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b4b3ac820fa4d72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50b7554db5ed4618"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3041c9c12954c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b4b3ac820fa4d72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce35c75716db47a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50b7554db5ed4618" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smartvesting</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NM61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>