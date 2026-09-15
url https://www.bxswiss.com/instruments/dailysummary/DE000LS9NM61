--- v11 (2026-08-26)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06bc8ac852b14375" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdc1e0d48e394cf6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50b7554db5ed4618"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80e5c98ccd1b405d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce35c75716db47a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50b7554db5ed4618" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebb9acb526b54d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80e5c98ccd1b405d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smartvesting</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NM61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,076</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>