--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80f4c3bd25144afa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ef9bb81c7b9431b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac3a9dab8a9b4447"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89d8173cc0984b6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c8742228c424e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac3a9dab8a9b4447" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35809a3e82d543a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89d8173cc0984b6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge nach Pivotal Points</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NM38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>07.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,961</x:t>
-[...151 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>85,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,370</x:t>
-[...117 lines deleted...]
-          <x:t>84,965</x:t>
+          <x:t>85,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,903</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>