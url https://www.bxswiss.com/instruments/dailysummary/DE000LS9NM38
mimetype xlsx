--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ef9bb81c7b9431b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77be67a9e72c4b4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89d8173cc0984b6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3c74cd1175b47e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35809a3e82d543a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89d8173cc0984b6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redf901b555764e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3c74cd1175b47e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge nach Pivotal Points</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NM38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>84,988</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,062</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...327 lines deleted...]
-          <x:t>31.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,244</x:t>
-[...252 lines deleted...]
-          <x:t>85,903</x:t>
+          <x:t>85,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>