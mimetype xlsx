--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77be67a9e72c4b4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9be55bf8474a4e7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3c74cd1175b47e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19970b5e00e947f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redf901b555764e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3c74cd1175b47e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aed84e046f147f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19970b5e00e947f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge nach Pivotal Points</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NM38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,244</x:t>
-[...494 lines deleted...]
-        <x:is>
           <x:t>85,499</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,595</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>