--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccf6ce58ad2742f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0442f5e828ed49d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R323c45add3964b77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R839f65e671aa4f43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbd9a026a13d49d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R323c45add3964b77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd024a13d11b44bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R839f65e671aa4f43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge nach Pivotal Points</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NM38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>83,343</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,206</x:t>
-[...146 lines deleted...]
-          <x:t>83,310</x:t>
+          <x:t>83,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,163</x:t>
-[...463 lines deleted...]
-          <x:t>82,359</x:t>
+          <x:t>83,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>