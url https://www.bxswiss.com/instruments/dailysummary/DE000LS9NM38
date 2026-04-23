--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0442f5e828ed49d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1d0120cb0c94536" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R839f65e671aa4f43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19602fed79394751"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd024a13d11b44bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R839f65e671aa4f43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64e8bdad433943a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19602fed79394751" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge nach Pivotal Points</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NM38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,153</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,571</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>