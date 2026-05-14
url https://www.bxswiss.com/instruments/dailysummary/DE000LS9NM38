--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1d0120cb0c94536" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77adb14f337c4efd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19602fed79394751"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b1e8c9243564152"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64e8bdad433943a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19602fed79394751" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafee30abd5974684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b1e8c9243564152" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge nach Pivotal Points</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NM38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>83,396</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,453</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>83,571</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>