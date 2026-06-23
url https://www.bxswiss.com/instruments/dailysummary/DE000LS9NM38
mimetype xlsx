--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77adb14f337c4efd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f19a9b05b0c4535" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b1e8c9243564152"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R466f665a659c464d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafee30abd5974684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b1e8c9243564152" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R796afb91b40c4f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R466f665a659c464d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge nach Pivotal Points</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NM38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,857</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>83,458</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,489</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>83,421</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,083</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>