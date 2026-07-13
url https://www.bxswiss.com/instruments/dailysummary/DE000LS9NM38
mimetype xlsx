--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f19a9b05b0c4535" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91b67550d8fd4ce7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R466f665a659c464d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R982dc6bd433841e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R796afb91b40c4f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R466f665a659c464d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R190dce51f30c4cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R982dc6bd433841e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge nach Pivotal Points</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NM38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>83,371</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,468</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...234 lines deleted...]
-          <x:t>83,637</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,833</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>84,247</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,217</x:t>
-[...26 lines deleted...]
-          <x:t>84,083</x:t>
+          <x:t>83,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,834</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>