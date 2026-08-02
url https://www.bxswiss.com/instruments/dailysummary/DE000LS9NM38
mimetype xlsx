--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91b67550d8fd4ce7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b12e66e4a3840f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R982dc6bd433841e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27894c33a87f4fb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R190dce51f30c4cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R982dc6bd433841e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra34507a2e6854b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27894c33a87f4fb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge nach Pivotal Points</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NM38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...149 lines deleted...]
-          <x:t>83,637</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,833</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>84,247</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,217</x:t>
-[...38 lines deleted...]
-          <x:t>83,987</x:t>
+          <x:t>83,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,697</x:t>
-[...26 lines deleted...]
-          <x:t>83,733</x:t>
+          <x:t>84,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,840</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>83,834</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>