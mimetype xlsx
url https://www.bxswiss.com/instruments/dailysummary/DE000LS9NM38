--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b12e66e4a3840f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80f4c3bd25144afa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27894c33a87f4fb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac3a9dab8a9b4447"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra34507a2e6854b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27894c33a87f4fb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c8742228c424e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac3a9dab8a9b4447" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge nach Pivotal Points</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NM38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>84,117</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,034</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>84,179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,139</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>