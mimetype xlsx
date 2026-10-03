--- v15 (2026-09-13)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4fd125e2aa1464b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R343428f8f8e14693" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58ce57c1970b4d14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7efe0f1d072f430e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R475cee9737454672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58ce57c1970b4d14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5da6bd8a301e4d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7efe0f1d072f430e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spekulatius Maximus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NLY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>