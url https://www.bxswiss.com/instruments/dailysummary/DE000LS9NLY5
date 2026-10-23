--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R343428f8f8e14693" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05c8362a5e3f4a16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7efe0f1d072f430e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf601b1fcb7f4cdd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5da6bd8a301e4d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7efe0f1d072f430e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bf3d5ab37904331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf601b1fcb7f4cdd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spekulatius Maximus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NLY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...58 lines deleted...]
-          <x:t>66,231</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,138</x:t>
-[...210 lines deleted...]
-          <x:t>66,369</x:t>
+          <x:t>66,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,369</x:t>
-[...350 lines deleted...]
-          <x:t>65,299</x:t>
+          <x:t>65,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,396</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>