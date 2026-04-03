--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb62d59a8b0ec49f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7015788a015f48eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d0673aa9998428a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91f45e3720de4248"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ff389bbec5242f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d0673aa9998428a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdecfdecd79314444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91f45e3720de4248" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spekulatius Maximus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NLY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>