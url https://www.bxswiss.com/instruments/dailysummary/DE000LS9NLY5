--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7015788a015f48eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf97556f67b8f40c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91f45e3720de4248"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c3c0c6cc62b444e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdecfdecd79314444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91f45e3720de4248" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radb228cc1a534487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c3c0c6cc62b444e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spekulatius Maximus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NLY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,605</x:t>
-[...603 lines deleted...]
-          <x:t>60,812</x:t>
+          <x:t>60,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,967</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>