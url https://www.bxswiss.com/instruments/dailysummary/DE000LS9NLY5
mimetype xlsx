--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf97556f67b8f40c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4519467e2cde4460" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c3c0c6cc62b444e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1ba8c668d32420f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radb228cc1a534487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c3c0c6cc62b444e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e282863f45a44a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1ba8c668d32420f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spekulatius Maximus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NLY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>27.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,976</x:t>
-[...468 lines deleted...]
-          <x:t>60,967</x:t>
+          <x:t>60,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>