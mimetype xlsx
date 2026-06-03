--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4519467e2cde4460" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab92592ee9be48b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1ba8c668d32420f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf954d34fb944107"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e282863f45a44a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1ba8c668d32420f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a7dd893d2c24b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf954d34fb944107" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spekulatius Maximus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NLY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,054</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>