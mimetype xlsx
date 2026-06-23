--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab92592ee9be48b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R266ec24b8e1b488e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf954d34fb944107"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d1fcbcda9264223"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a7dd893d2c24b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf954d34fb944107" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2601672c7b5f4915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d1fcbcda9264223" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spekulatius Maximus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NLY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,102</x:t>
-[...468 lines deleted...]
-          <x:t>58,310</x:t>
+          <x:t>59,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,161</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>