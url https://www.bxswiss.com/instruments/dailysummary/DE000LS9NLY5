--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R266ec24b8e1b488e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reea44ff680944a91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d1fcbcda9264223"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R919e0094f3f2467b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2601672c7b5f4915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d1fcbcda9264223" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdea7641d106c4f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R919e0094f3f2467b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spekulatius Maximus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NLY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,714</x:t>
-[...143 lines deleted...]
-        <x:is>
           <x:t>59,586</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,200</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,732</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>