--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reea44ff680944a91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92f9fb40035a4c4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R919e0094f3f2467b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf367cc8aac340c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdea7641d106c4f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R919e0094f3f2467b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cd9c48beee848d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf367cc8aac340c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spekulatius Maximus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NLY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>