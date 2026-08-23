--- v13 (2026-08-03)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92f9fb40035a4c4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66977e276ccb46f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf367cc8aac340c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53bdab10d270422a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cd9c48beee848d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf367cc8aac340c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cbe3378aac44a12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53bdab10d270422a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spekulatius Maximus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NLY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>64,125</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,403</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>64,420</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>