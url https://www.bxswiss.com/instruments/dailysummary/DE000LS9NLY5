--- v14 (2026-08-23)
+++ v15 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66977e276ccb46f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4fd125e2aa1464b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53bdab10d270422a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58ce57c1970b4d14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cbe3378aac44a12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53bdab10d270422a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R475cee9737454672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58ce57c1970b4d14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spekulatius Maximus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NLY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,062</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>