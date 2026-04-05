--- v3 (2026-03-14)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17d73077399249ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd872a8e6df1b44b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90e2cd339b7a43ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c0be65f492c4393"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b3d4a34cd094990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90e2cd339b7a43ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc58cea18aaea43c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c0be65f492c4393" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Koffein</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NLX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>106,175</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>105,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>106,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>106,131</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,944</x:t>
-[...463 lines deleted...]
-          <x:t>104,920</x:t>
+          <x:t>106,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>