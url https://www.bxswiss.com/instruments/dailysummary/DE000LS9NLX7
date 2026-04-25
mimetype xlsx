--- v4 (2026-04-05)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd872a8e6df1b44b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74dd8727b10c4863" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c0be65f492c4393"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf19dabbb36454fa4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc58cea18aaea43c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c0be65f492c4393" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3156336190b941ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf19dabbb36454fa4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Koffein</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NLX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,414</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>