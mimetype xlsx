--- v5 (2026-04-25)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74dd8727b10c4863" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R750d6901ccf8451e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf19dabbb36454fa4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01bdf3a5a33347e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3156336190b941ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf19dabbb36454fa4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re207abbc26a543bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01bdf3a5a33347e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Koffein</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NLX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,872</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>106,854</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,756</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,273</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>