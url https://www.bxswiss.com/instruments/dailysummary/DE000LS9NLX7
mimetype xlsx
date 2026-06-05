--- v6 (2026-05-15)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R750d6901ccf8451e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra961451768314edb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01bdf3a5a33347e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac162cf1d65140b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re207abbc26a543bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01bdf3a5a33347e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58a8a84218d34c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac162cf1d65140b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Koffein</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NLX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>106,308</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>106,570</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,436</x:t>
-[...183 lines deleted...]
-          <x:t>106,243</x:t>
+          <x:t>106,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,273</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,313</x:t>
-[...171 lines deleted...]
-          <x:t>106,273</x:t>
+          <x:t>105,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>