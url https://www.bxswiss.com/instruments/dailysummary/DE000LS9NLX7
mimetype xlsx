--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra961451768314edb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R944fbbba93b8416f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac162cf1d65140b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24a1b806db334ea2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58a8a84218d34c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac162cf1d65140b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0c864886ac74d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24a1b806db334ea2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Koffein</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NLX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,313</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>105,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,836</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>