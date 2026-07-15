--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R944fbbba93b8416f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radd691e94ca54efe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24a1b806db334ea2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53eaed9d935b4fa3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0c864886ac74d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24a1b806db334ea2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e33a99312434837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53eaed9d935b4fa3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Koffein</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NLX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>106,527</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,517</x:t>
-[...119 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>106,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,897</x:t>
-[...171 lines deleted...]
-          <x:t>106,810</x:t>
+          <x:t>106,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>