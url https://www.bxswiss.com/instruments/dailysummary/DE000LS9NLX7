--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radd691e94ca54efe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9318d1b44cb84dbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53eaed9d935b4fa3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59b9fb6c730e4ed2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e33a99312434837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53eaed9d935b4fa3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d2e8a0659d8477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59b9fb6c730e4ed2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Koffein</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NLX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,897</x:t>
-[...124 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>106,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,995</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>107,005</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>