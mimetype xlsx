--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9318d1b44cb84dbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5638557ba3a4d4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59b9fb6c730e4ed2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2edab0657e8413d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d2e8a0659d8477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59b9fb6c730e4ed2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2f9a86a72064e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2edab0657e8413d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Koffein</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NLX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>