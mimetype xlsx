--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5638557ba3a4d4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra25726d44a2d486f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2edab0657e8413d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8aea942724a4d66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2f9a86a72064e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2edab0657e8413d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7889956039124bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8aea942724a4d66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Koffein</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NLX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,966</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>108,220</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,162</x:t>
-[...92 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>108,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,756</x:t>
-[...117 lines deleted...]
-          <x:t>108,240</x:t>
+          <x:t>108,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,436</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>