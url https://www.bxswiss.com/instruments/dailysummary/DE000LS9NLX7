--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra25726d44a2d486f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bda239171b04c93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8aea942724a4d66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0cd037fd8ed424c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7889956039124bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8aea942724a4d66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cfa2652c9fc4aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0cd037fd8ed424c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Koffein</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NLX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>108,531</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,727</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>108,579</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,544</x:t>
-[...323 lines deleted...]
-          <x:t>109,436</x:t>
+          <x:t>108,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>