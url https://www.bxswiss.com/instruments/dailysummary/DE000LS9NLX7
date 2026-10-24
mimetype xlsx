--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bda239171b04c93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4598d08c23334d37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0cd037fd8ed424c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a9de24b2a91440f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cfa2652c9fc4aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0cd037fd8ed424c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca392b43ba3748d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a9de24b2a91440f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Koffein</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NLX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...95 lines deleted...]
-          <x:t>108,653</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...285 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,581</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,626</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>