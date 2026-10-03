--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e78ab62c44542dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57448e0d265b4d46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3531f12c169f4bd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf13a0ac9dc654d4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64894f3de060415e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3531f12c169f4bd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3b9f6d7f02a4808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf13a0ac9dc654d4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Youngsters</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NL88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,421</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>