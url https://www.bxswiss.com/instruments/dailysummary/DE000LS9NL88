--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57448e0d265b4d46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7739b0344084d4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf13a0ac9dc654d4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf79fa48909e342f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3b9f6d7f02a4808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf13a0ac9dc654d4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc60abdc80594bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf79fa48909e342f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Youngsters</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NL88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,618</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>