--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra631d4ea43354a8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd039655b4a7f4e7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb255f470bf664032"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra02c99b37cda450c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b7f560495d84b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb255f470bf664032" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79227842156d4f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra02c99b37cda450c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Youngsters</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NL88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>