--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd039655b4a7f4e7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R551a642c6ce247ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra02c99b37cda450c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5281b1409d114f70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79227842156d4f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra02c99b37cda450c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a4df577362440db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5281b1409d114f70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Youngsters</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NL88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,119</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>