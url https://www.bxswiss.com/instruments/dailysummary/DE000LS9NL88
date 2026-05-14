--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R551a642c6ce247ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4188c106ec8407d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5281b1409d114f70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c1d5db675014680"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a4df577362440db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5281b1409d114f70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0574f94f4b2f4baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c1d5db675014680" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Youngsters</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NL88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>