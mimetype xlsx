--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4188c106ec8407d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7a5389bc5804914" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c1d5db675014680"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb312a56de61645c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0574f94f4b2f4baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c1d5db675014680" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91072319604c4b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb312a56de61645c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Youngsters</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NL88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,096</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>