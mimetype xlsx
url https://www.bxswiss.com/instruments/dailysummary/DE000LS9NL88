--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7a5389bc5804914" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffb48976369c4393" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb312a56de61645c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7471fab2d5a74b75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91072319604c4b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb312a56de61645c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3c986b80b604468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7471fab2d5a74b75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Youngsters</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NL88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>