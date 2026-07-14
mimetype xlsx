--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffb48976369c4393" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebf9bbe04f594f09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7471fab2d5a74b75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc668954583d4237"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3c986b80b604468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7471fab2d5a74b75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d1b2df35d6a4bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc668954583d4237" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Youngsters</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NL88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,034</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,368</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>