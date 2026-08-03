--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebf9bbe04f594f09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00ed0d6a2f2642f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc668954583d4237"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74554dd7bbc04760"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d1b2df35d6a4bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc668954583d4237" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5438ee9d700a4170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74554dd7bbc04760" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Youngsters</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NL88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>254,202</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>252,487</x:t>
-[...463 lines deleted...]
-          <x:t>258,368</x:t>
+          <x:t>252,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>