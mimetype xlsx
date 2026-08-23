--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00ed0d6a2f2642f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3699aad51f2245d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74554dd7bbc04760"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf31ad3b6559f41b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5438ee9d700a4170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74554dd7bbc04760" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c0e3fd4d6104c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf31ad3b6559f41b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Youngsters</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NL88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,001</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>