--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3699aad51f2245d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e78ab62c44542dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf31ad3b6559f41b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3531f12c169f4bd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c0e3fd4d6104c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf31ad3b6559f41b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64894f3de060415e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3531f12c169f4bd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Youngsters</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NL88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,548</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>