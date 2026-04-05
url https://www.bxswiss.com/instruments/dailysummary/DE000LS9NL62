--- v6 (2026-03-16)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94a53ca0e48144fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46b4adb1e5c14a9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3904240f597d4ebd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e846b13f41d4aed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb9f9e2e324a4b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3904240f597d4ebd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6798b42c9f64de7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e846b13f41d4aed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ochsen Trade</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NL62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>