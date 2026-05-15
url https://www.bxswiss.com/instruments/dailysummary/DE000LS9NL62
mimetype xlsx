--- v7 (2026-04-05)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46b4adb1e5c14a9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0abe72a52cbd4cfb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e846b13f41d4aed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a8b7d42b77d49f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6798b42c9f64de7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e846b13f41d4aed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R630d1d42b7034a2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a8b7d42b77d49f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ochsen Trade</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NL62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...539 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,833</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>222,485</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,571</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>