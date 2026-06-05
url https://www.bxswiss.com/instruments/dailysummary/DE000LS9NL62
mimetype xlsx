--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0abe72a52cbd4cfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07f7f86c9aba4e5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a8b7d42b77d49f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d99669eef2a4b48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R630d1d42b7034a2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a8b7d42b77d49f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51a2a7b394884f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d99669eef2a4b48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ochsen Trade</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NL62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>