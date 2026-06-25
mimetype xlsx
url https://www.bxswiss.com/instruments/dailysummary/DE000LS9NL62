--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07f7f86c9aba4e5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73705f3d5b424d2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d99669eef2a4b48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R829e2a2d29214f67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51a2a7b394884f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d99669eef2a4b48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8982adaf89494355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R829e2a2d29214f67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ochsen Trade</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NL62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>