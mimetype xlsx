--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73705f3d5b424d2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0fd395199cf4ef5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R829e2a2d29214f67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4327f28a988e4ea8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8982adaf89494355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R829e2a2d29214f67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95fd85e6940e4f87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4327f28a988e4ea8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ochsen Trade</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NL62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>