--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0fd395199cf4ef5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92b9e4d3299747af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4327f28a988e4ea8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb362f5be0624ea7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95fd85e6940e4f87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4327f28a988e4ea8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7302a2a06d24bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb362f5be0624ea7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ochsen Trade</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NL62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>