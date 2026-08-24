--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92b9e4d3299747af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R986099d520b245b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb362f5be0624ea7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e9c3a1147ea4d75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7302a2a06d24bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb362f5be0624ea7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9494c6dbe4434149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e9c3a1147ea4d75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ochsen Trade</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NL62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>