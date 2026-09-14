--- v13 (2026-08-24)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R986099d520b245b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ce51606450e4051" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e9c3a1147ea4d75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R240bb8f41e974c98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9494c6dbe4434149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e9c3a1147ea4d75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59f10c9f9c564b37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R240bb8f41e974c98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ochsen Trade</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NL62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>229,887</x:t>
-[...225 lines deleted...]
-          <x:t>230,943</x:t>
+          <x:t>232,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,704</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>