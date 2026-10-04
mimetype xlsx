--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ce51606450e4051" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra22aa3da85784c15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R240bb8f41e974c98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1b87b0eabe04c26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59f10c9f9c564b37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R240bb8f41e974c98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9210f372a6ea461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1b87b0eabe04c26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ochsen Trade</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NL62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>