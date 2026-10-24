--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra22aa3da85784c15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06f67d7434bf4073" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1b87b0eabe04c26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9af7e08ee204c2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9210f372a6ea461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1b87b0eabe04c26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d654e2d2d81470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9af7e08ee204c2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ochsen Trade</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NL62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>