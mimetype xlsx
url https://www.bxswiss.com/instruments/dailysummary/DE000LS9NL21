--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb1863da0983420f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04b1646e3a6d4410" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb12caea800834d1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14ef98c04cc343be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93c925fcedce4d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb12caea800834d1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfa3e3bc1b444950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14ef98c04cc343be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Technische Analyse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NL21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>