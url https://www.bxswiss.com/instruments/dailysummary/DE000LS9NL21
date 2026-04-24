--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04b1646e3a6d4410" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce30e0b780254e02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14ef98c04cc343be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33c7237258aa4486"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfa3e3bc1b444950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14ef98c04cc343be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R717fc0de1c5f46b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33c7237258aa4486" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Technische Analyse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NL21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,511</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>