--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce30e0b780254e02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ec168432bbd4ef5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33c7237258aa4486"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra718d7edc0714b65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R717fc0de1c5f46b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33c7237258aa4486" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R151d6b4f1cca4653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra718d7edc0714b65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Technische Analyse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NL21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,212 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>144,521</x:t>
-[...394 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>142,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,487</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>