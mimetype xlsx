--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ec168432bbd4ef5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa4539659f6146e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra718d7edc0714b65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb26952360974361"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R151d6b4f1cca4653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra718d7edc0714b65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd28339d672bb4347" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb26952360974361" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Technische Analyse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NL21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,824</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>