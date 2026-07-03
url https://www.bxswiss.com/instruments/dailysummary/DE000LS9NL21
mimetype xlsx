--- v8 (2026-06-03)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa4539659f6146e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf04181b259b14dbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb26952360974361"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a37f7969bc74593"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd28339d672bb4347" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb26952360974361" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d7c07325a544893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a37f7969bc74593" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Technische Analyse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NL21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>