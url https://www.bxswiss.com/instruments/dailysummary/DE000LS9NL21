--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf04181b259b14dbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6456a3080c8446bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a37f7969bc74593"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R512a01148c404e2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d7c07325a544893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a37f7969bc74593" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R594f035a69c54db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R512a01148c404e2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Technische Analyse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NL21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>183,596</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>183,153</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>183,745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,531</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>