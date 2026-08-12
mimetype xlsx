--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6456a3080c8446bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f1307376b354424" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R512a01148c404e2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R050627572d854496"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R594f035a69c54db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R512a01148c404e2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eb8f8140d0e4edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R050627572d854496" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Technische Analyse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NL21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>