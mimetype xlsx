--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f1307376b354424" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87e61924aac248da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R050627572d854496"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4255689ad0fd4833"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eb8f8140d0e4edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R050627572d854496" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4bc9ac6c6704648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4255689ad0fd4833" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Technische Analyse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NL21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>