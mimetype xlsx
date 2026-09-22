--- v12 (2026-09-01)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87e61924aac248da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92cb70c7e2d7480b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4255689ad0fd4833"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ba70a98607946ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4bc9ac6c6704648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4255689ad0fd4833" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R448b1f9f77bd42c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ba70a98607946ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Technische Analyse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NL21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,361</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>