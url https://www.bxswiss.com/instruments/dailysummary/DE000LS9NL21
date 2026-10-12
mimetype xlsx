--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92cb70c7e2d7480b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R766be4df799e4b45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ba70a98607946ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R815f450a37bd4ca5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R448b1f9f77bd42c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ba70a98607946ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfc82b8c4eaa4aae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R815f450a37bd4ca5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Technische Analyse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NL21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>