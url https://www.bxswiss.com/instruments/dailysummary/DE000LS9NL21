--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R766be4df799e4b45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6f47ce2be744348" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R815f450a37bd4ca5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47ee0b614d80471f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfc82b8c4eaa4aae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R815f450a37bd4ca5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd95e0c5d37c84716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47ee0b614d80471f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Technische Analyse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NL21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,131 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...257 lines deleted...]
-          <x:t>211,750</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.09.2026</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>