--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6105ee0bb7404756" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a1d81a14010452f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raad0feb9ebe945aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63040dc77c5a468f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1913dca5731f4e54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raad0feb9ebe945aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R181add8bf0644d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63040dc77c5a468f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks World nach Obermatt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>