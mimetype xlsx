--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a1d81a14010452f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07981d7ed2574d5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63040dc77c5a468f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f0dd384690f4264"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R181add8bf0644d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63040dc77c5a468f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff4e3c9b31214052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f0dd384690f4264" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks World nach Obermatt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>