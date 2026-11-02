--- v13 (2026-10-12)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07981d7ed2574d5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R304f1d8c1e1c46dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f0dd384690f4264"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba4a306958d24366"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff4e3c9b31214052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f0dd384690f4264" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80afef610630414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba4a306958d24366" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks World nach Obermatt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>