--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R976fb7cdd335460f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e0d04b45e6d4069" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c565b620c6744ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2ebaa11b4804c9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e9304d26d254349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c565b620c6744ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref4d4c427f2d456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2ebaa11b4804c9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks World nach Obermatt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>