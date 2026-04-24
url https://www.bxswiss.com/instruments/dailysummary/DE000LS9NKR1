--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e0d04b45e6d4069" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf01f6a8a79934625" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2ebaa11b4804c9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra341acfd8cbc4508"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref4d4c427f2d456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2ebaa11b4804c9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R924b26919a274af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra341acfd8cbc4508" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks World nach Obermatt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>