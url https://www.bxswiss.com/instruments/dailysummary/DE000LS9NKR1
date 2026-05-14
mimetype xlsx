--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf01f6a8a79934625" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34d1c8481d1c4078" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra341acfd8cbc4508"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97b6648bcfc94870"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R924b26919a274af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra341acfd8cbc4508" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98518dc5764a4e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97b6648bcfc94870" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks World nach Obermatt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,417</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>