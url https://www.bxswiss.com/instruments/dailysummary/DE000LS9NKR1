--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34d1c8481d1c4078" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b6e0dcb7502426c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97b6648bcfc94870"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rada8b812e9b8472b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98518dc5764a4e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97b6648bcfc94870" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ee5675a894645a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rada8b812e9b8472b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks World nach Obermatt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...117 lines deleted...]
-          <x:t>181,229</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>181,038</x:t>
-[...458 lines deleted...]
-          <x:t>183,085</x:t>
+          <x:t>180,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,828</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>