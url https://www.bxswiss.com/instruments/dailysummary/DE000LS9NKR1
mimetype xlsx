--- v7 (2026-06-13)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b6e0dcb7502426c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c57aaf05b744e33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rada8b812e9b8472b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R319f56c2187241bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ee5675a894645a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rada8b812e9b8472b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf52e617941094350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R319f56c2187241bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks World nach Obermatt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>186,419</x:t>
-[...360 lines deleted...]
-          <x:t>183,828</x:t>
+          <x:t>185,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,836</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>