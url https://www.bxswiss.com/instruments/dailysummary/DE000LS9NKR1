--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c57aaf05b744e33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re02ed674466047d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R319f56c2187241bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5c0f87751b14703"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf52e617941094350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R319f56c2187241bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c7eab108afe4afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5c0f87751b14703" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks World nach Obermatt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,584</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>