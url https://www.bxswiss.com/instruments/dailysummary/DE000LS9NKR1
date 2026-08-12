--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re02ed674466047d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05a45018fb7647e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5c0f87751b14703"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07a499e850c747cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c7eab108afe4afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5c0f87751b14703" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa2d2b9632974945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07a499e850c747cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks World nach Obermatt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,439</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,374</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>