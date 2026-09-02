--- v10 (2026-08-12)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05a45018fb7647e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6105ee0bb7404756" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07a499e850c747cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raad0feb9ebe945aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa2d2b9632974945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07a499e850c747cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1913dca5731f4e54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raad0feb9ebe945aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks World nach Obermatt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,344</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,304</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>