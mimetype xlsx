--- v3 (2026-03-16)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaedee4d31fe4f80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b37c89eb417452e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd595352cff1e4c9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03fed7d2c7844340"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e2ae7a6c87a482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd595352cff1e4c9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1deffe825148449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03fed7d2c7844340" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Value Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>