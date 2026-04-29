--- v4 (2026-04-05)
+++ v5 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b37c89eb417452e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R556e3276dd584001" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03fed7d2c7844340"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76d9786ed9c048d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1deffe825148449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03fed7d2c7844340" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R750df351f33f4ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76d9786ed9c048d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Value Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>