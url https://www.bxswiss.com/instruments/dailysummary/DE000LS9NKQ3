--- v5 (2026-04-29)
+++ v6 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R556e3276dd584001" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8d1fbf460c341a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76d9786ed9c048d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc59e63125ca545de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R750df351f33f4ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76d9786ed9c048d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00fcdb7904fe4dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc59e63125ca545de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Value Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,298</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>