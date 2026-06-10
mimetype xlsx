--- v6 (2026-05-20)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8d1fbf460c341a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53759212e71b4568" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc59e63125ca545de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R051758215f2c4de6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00fcdb7904fe4dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc59e63125ca545de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9287f3953e704b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R051758215f2c4de6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Value Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,795</x:t>
@@ -737,31 +339,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>