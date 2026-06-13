--- v7 (2026-06-10)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53759212e71b4568" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb73091c480a4311" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R051758215f2c4de6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc1c9eb5c6c64d28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9287f3953e704b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R051758215f2c4de6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b67e1082f0a4b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc1c9eb5c6c64d28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Value Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,57 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...5 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,795</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +683,112 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>