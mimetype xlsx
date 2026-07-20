--- v8 (2026-06-13)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb73091c480a4311" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f5c265a64e34da4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc1c9eb5c6c64d28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e4adb9c4a944594"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b67e1082f0a4b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc1c9eb5c6c64d28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R735c429228fc46b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e4adb9c4a944594" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Value Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>368,807</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>