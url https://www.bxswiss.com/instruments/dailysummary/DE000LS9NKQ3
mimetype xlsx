--- v9 (2026-07-20)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f5c265a64e34da4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fbb0561892449a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e4adb9c4a944594"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74a93f6f25d9407b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R735c429228fc46b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e4adb9c4a944594" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3580270a20d4d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74a93f6f25d9407b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Value Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>343,145</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>