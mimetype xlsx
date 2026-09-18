--- v10 (2026-08-29)
+++ v11 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fbb0561892449a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bf1ae486e674999" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74a93f6f25d9407b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d2f98a1fb4c4fb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3580270a20d4d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74a93f6f25d9407b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf312f81517634a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d2f98a1fb4c4fb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Value Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>