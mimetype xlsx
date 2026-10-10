--- v11 (2026-09-18)
+++ v12 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bf1ae486e674999" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1e869466ecc4782" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d2f98a1fb4c4fb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba10953675e14935"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf312f81517634a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d2f98a1fb4c4fb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01e34b4de1b24412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba10953675e14935" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Value Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,199</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>