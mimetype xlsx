--- v12 (2026-10-10)
+++ v13 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1e869466ecc4782" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfde9a9e8c754431a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba10953675e14935"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65a7f7b7fbff4d49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01e34b4de1b24412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba10953675e14935" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra82302981f0d4d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65a7f7b7fbff4d49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Value Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>