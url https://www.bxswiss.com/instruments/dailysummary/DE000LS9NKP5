--- v6 (2026-02-22)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7011f8ef077f463c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cff41b3517e4e58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66d11b7dcffe4a03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1e623bfce824dbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5ccca2c69fe4e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66d11b7dcffe4a03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc599203bf3ce42b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1e623bfce824dbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Forum WiFi Editors Choice</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>206,302</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>