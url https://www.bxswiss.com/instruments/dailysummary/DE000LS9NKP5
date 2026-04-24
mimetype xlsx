--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cff41b3517e4e58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdba812ead1a6498c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1e623bfce824dbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e429fccd324446e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc599203bf3ce42b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1e623bfce824dbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc83c70ad2ce6488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e429fccd324446e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Forum WiFi Editors Choice</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>