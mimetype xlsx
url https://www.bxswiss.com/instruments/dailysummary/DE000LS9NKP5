--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdba812ead1a6498c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3186e415eb7458a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e429fccd324446e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb59f9aace934d77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc83c70ad2ce6488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e429fccd324446e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ea7cd84791b4e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb59f9aace934d77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Forum WiFi Editors Choice</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,918</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>