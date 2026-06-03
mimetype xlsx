--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3186e415eb7458a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3d7f41b60394fcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb59f9aace934d77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb65d2020ef8c463e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ea7cd84791b4e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb59f9aace934d77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ad1a4a8e4c64166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb65d2020ef8c463e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Forum WiFi Editors Choice</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...323 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>202,983</x:t>
-[...252 lines deleted...]
-          <x:t>194,918</x:t>
+          <x:t>197,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,468</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>