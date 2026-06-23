--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3d7f41b60394fcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f3e34fa342041b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb65d2020ef8c463e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7619785b04494407"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ad1a4a8e4c64166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb65d2020ef8c463e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fd5ea96622c4fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7619785b04494407" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Forum WiFi Editors Choice</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,834</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>