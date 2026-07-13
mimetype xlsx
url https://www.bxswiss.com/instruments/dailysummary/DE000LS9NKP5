--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f3e34fa342041b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R184acae74cea4873" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7619785b04494407"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcce973cfe4f643d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fd5ea96622c4fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7619785b04494407" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21c5bbc483de4a3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcce973cfe4f643d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Forum WiFi Editors Choice</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,999</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>