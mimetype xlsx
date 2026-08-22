--- v12 (2026-07-13)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R184acae74cea4873" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf584b0a68cdb47a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcce973cfe4f643d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2fc3ab209314293"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21c5bbc483de4a3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcce973cfe4f643d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra473e8bd46154c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2fc3ab209314293" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Forum WiFi Editors Choice</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>237,632</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,606</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>