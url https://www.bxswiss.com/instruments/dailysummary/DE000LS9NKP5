--- v13 (2026-08-22)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf584b0a68cdb47a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb16bbda93ab4093" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2fc3ab209314293"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad2a1d25da6341f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra473e8bd46154c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2fc3ab209314293" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bce68942bee4764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad2a1d25da6341f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Forum WiFi Editors Choice</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>