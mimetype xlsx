--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb16bbda93ab4093" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d6afcf51d1e4eba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad2a1d25da6341f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb34e3934bef048e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bce68942bee4764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad2a1d25da6341f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28b5c66dcb674f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb34e3934bef048e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Forum WiFi Editors Choice</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>