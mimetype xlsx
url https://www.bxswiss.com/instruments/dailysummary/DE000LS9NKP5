--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d6afcf51d1e4eba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47a72dea7e184667" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb34e3934bef048e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3394e92bce774745"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28b5c66dcb674f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb34e3934bef048e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c6dee9b0a8d454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3394e92bce774745" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Forum WiFi Editors Choice</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,298</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>