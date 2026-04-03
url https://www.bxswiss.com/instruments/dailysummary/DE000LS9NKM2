--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1529ad1966824d4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55c5c774dfc240b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23c65a050ae04fd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R667cef4523334c1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84f4661e093d4d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23c65a050ae04fd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05fab8a0b7634d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R667cef4523334c1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PU investment solutions - VALUE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,396</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,667</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>