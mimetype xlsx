--- v6 (2026-04-03)
+++ v7 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55c5c774dfc240b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40c5f21ccf2f4261" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R667cef4523334c1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ac061623b2f43f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05fab8a0b7634d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R667cef4523334c1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R832af98f76db4f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ac061623b2f43f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PU investment solutions - VALUE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...446 lines deleted...]
-          <x:t>310,446</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...154 lines deleted...]
-          <x:t>311,667</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>