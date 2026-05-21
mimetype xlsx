--- v7 (2026-04-30)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40c5f21ccf2f4261" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2eed4aa6ca3d495c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ac061623b2f43f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf80b80c92d6c4dc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R832af98f76db4f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ac061623b2f43f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a273d7c61e44136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf80b80c92d6c4dc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PU investment solutions - VALUE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,491</x:t>
@@ -710,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,586</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>