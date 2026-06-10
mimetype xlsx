--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2eed4aa6ca3d495c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4a7e09b6b744662" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf80b80c92d6c4dc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7456179f808444e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a273d7c61e44136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf80b80c92d6c4dc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49242203920b4021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7456179f808444e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PU investment solutions - VALUE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>