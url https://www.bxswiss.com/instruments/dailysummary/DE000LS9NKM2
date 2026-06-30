--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4a7e09b6b744662" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b8b9cc34f504943" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7456179f808444e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refe1b0645b5d4c70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49242203920b4021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7456179f808444e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5da84bbb373d48f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refe1b0645b5d4c70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PU investment solutions - VALUE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,403</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>