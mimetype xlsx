--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b8b9cc34f504943" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a2e9385722840bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refe1b0645b5d4c70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71f2d95bffbc4f3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5da84bbb373d48f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refe1b0645b5d4c70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a3e6f0795b140d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71f2d95bffbc4f3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PU investment solutions - VALUE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,994</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>