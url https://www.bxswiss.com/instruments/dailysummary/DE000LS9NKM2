--- v11 (2026-07-21)
+++ v12 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a2e9385722840bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a68cd75227941d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71f2d95bffbc4f3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra70493b5ce774f32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a3e6f0795b140d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71f2d95bffbc4f3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb05d1f2a8c1f44dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra70493b5ce774f32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PU investment solutions - VALUE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>328,994</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,786</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>