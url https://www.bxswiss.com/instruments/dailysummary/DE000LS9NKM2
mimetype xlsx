--- v12 (2026-08-30)
+++ v13 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a68cd75227941d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c944a9af13e49d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra70493b5ce774f32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe3498d58a5b4498"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb05d1f2a8c1f44dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra70493b5ce774f32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0252317941548d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe3498d58a5b4498" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PU investment solutions - VALUE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>