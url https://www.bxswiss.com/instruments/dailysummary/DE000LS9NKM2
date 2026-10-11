--- v13 (2026-09-19)
+++ v14 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c944a9af13e49d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9165dcd21003402a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe3498d58a5b4498"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbaa60353991410b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0252317941548d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe3498d58a5b4498" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e50097303f0417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbaa60353991410b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PU investment solutions - VALUE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>321,721</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...586 lines deleted...]
-          <x:t>328,437</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>