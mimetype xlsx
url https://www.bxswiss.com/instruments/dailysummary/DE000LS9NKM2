--- v14 (2026-10-11)
+++ v15 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9165dcd21003402a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95c464d12e5044c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbaa60353991410b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa4e1b400c1549a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e50097303f0417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbaa60353991410b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb69910f83e654712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa4e1b400c1549a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PU investment solutions - VALUE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,547</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>