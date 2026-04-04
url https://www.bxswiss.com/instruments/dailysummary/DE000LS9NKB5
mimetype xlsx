--- v4 (2026-02-22)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3911ad39b8104a23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R960862f27bb24b54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a312d5a7768498a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd726afeb50154848"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra291cc2d5c9e4902" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a312d5a7768498a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb14d72427d714e57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd726afeb50154848" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADE BULL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>189,149</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,353</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>