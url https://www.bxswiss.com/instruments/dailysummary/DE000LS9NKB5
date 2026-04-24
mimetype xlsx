--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R960862f27bb24b54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2853bd3f720f462b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd726afeb50154848"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb105af6c054a437d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb14d72427d714e57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd726afeb50154848" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8efe232e207646e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb105af6c054a437d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADE BULL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,395</x:t>
@@ -764,31 +366,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,944</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>