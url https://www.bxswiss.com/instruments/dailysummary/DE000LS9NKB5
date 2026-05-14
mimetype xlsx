--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2853bd3f720f462b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R517f3b7e0282439c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb105af6c054a437d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e69c338613e41e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8efe232e207646e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb105af6c054a437d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf8d849673374885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e69c338613e41e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADE BULL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,783</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,218</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>