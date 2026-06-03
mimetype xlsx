--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R517f3b7e0282439c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra03f38b4fa6f4c0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e69c338613e41e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra286aa96e1de4a59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf8d849673374885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e69c338613e41e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ce8d6e5977e44f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra286aa96e1de4a59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADE BULL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>