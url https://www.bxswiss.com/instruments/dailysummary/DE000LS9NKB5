--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra03f38b4fa6f4c0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9f02b98fecd4767" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra286aa96e1de4a59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20117f70b152417e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ce8d6e5977e44f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra286aa96e1de4a59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R599595c6db824b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20117f70b152417e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADE BULL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,217</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>