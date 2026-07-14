--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9f02b98fecd4767" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R621d04239e37417b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20117f70b152417e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbbf5064da0d4822"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R599595c6db824b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20117f70b152417e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80677b71694a47c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbbf5064da0d4822" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADE BULL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>