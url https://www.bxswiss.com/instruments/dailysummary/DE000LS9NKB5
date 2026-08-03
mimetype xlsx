--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R621d04239e37417b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra268bde152c34781" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbbf5064da0d4822"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e2d6367ccab406b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80677b71694a47c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbbf5064da0d4822" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e135dd0d6674c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e2d6367ccab406b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADE BULL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>