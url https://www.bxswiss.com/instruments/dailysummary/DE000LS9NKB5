--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra268bde152c34781" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0163cdaab0134597" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e2d6367ccab406b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R948a9349aad34e97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e135dd0d6674c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e2d6367ccab406b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca31e015966842e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R948a9349aad34e97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADE BULL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>225,203</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,059</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>218,805</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>