--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0163cdaab0134597" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68ccb53497b145c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R948a9349aad34e97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42a48966741b4c07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca31e015966842e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R948a9349aad34e97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R243207e324754234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42a48966741b4c07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADE BULL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,461</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>