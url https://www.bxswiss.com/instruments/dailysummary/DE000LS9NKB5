--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68ccb53497b145c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2190bf1dfc6a4f85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42a48966741b4c07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3878dca31b40456e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R243207e324754234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42a48966741b4c07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3494953e5a9e4614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3878dca31b40456e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADE BULL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>