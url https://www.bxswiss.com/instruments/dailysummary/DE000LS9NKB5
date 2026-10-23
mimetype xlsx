--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2190bf1dfc6a4f85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d316ee329f14a26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3878dca31b40456e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39a230c59af94759"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3494953e5a9e4614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3878dca31b40456e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3231933510164304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39a230c59af94759" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADE BULL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>