--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a73e4fe4bd2412e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4f59d27ef6944aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29e85ea92aae49a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65ef2fa122c34b35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R912085534afd40c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29e85ea92aae49a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61c05a2737a3490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65ef2fa122c34b35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Opportunity Stock Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,461</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,557</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>