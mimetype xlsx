--- v14 (2026-09-11)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4f59d27ef6944aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra450a714a9bf4c08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65ef2fa122c34b35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74c4060166104e27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61c05a2737a3490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65ef2fa122c34b35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aaf869236894c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74c4060166104e27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Opportunity Stock Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,085</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>