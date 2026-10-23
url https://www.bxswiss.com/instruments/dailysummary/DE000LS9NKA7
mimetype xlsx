--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra450a714a9bf4c08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R060b92774db549f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74c4060166104e27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab7ba4dca6a7495b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aaf869236894c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74c4060166104e27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc654758f91744831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab7ba4dca6a7495b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Opportunity Stock Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>