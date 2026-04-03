--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdad47ce7804a44d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0c8c5a7a98e4a06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e6ed6840c4f4557"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdca306d6943843cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R984ccc6726d2473e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e6ed6840c4f4557" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43f3112ad50a4586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdca306d6943843cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Opportunity Stock Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>