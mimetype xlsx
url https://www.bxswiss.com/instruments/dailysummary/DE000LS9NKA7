--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0c8c5a7a98e4a06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a1100f3961f4caa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdca306d6943843cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98fcb8aa6d2f4e1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43f3112ad50a4586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdca306d6943843cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89e37e461db849d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98fcb8aa6d2f4e1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Opportunity Stock Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>