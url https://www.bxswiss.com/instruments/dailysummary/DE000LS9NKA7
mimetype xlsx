--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a1100f3961f4caa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R518d686f43bc476b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98fcb8aa6d2f4e1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3783d8ac4814a4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89e37e461db849d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98fcb8aa6d2f4e1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54449aa12c9046a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3783d8ac4814a4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Opportunity Stock Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,214</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>