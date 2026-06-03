--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R518d686f43bc476b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0081e9c70f8046e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3783d8ac4814a4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd013c818cc1466d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54449aa12c9046a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3783d8ac4814a4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c05ad1cc60244df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd013c818cc1466d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Opportunity Stock Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>487,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>703,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>718,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>688,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>706,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>