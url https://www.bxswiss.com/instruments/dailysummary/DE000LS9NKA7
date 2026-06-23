--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0081e9c70f8046e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68823a6b02b04573" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd013c818cc1466d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c537a0a52e64381"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c05ad1cc60244df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd013c818cc1466d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49082940a0a142f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c537a0a52e64381" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Opportunity Stock Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>611,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>621,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>592,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>618,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>705,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>735,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>702,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>716,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,669</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>