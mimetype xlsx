--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68823a6b02b04573" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e24c5c7192a4da6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c537a0a52e64381"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc005f39acb1d4c14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49082940a0a142f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c537a0a52e64381" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5221b9045fb4db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc005f39acb1d4c14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Opportunity Stock Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>660,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>673,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>653,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>667,077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>735,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>768,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>728,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>762,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>