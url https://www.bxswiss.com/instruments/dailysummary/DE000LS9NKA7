--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e24c5c7192a4da6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b610e33c91a4ae9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc005f39acb1d4c14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7427d21f36d4197"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5221b9045fb4db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc005f39acb1d4c14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R761831626f664d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7427d21f36d4197" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Opportunity Stock Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>707,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>712,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>653,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>675,309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>590,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>602,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>564,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>575,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>