--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b610e33c91a4ae9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a73e4fe4bd2412e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7427d21f36d4197"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29e85ea92aae49a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R761831626f664d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7427d21f36d4197" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R912085534afd40c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29e85ea92aae49a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Opportunity Stock Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NKA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>564,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>581,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>561,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>571,648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>503,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>528,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>494,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>505,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>