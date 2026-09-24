--- v12 (2026-09-04)
+++ v13 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74ca92fa51484f28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80ed2f343a4f4be2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81aadaf8f63345e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b5fe8db4a464207"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc95177e858a54671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81aadaf8f63345e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e015ac51530492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b5fe8db4a464207" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The Game Changer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NK06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>