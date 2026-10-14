--- v13 (2026-09-24)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80ed2f343a4f4be2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6595cea32dc04e97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b5fe8db4a464207"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6046b6429b2541f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e015ac51530492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b5fe8db4a464207" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c2b7550e1d34318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6046b6429b2541f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The Game Changer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NK06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,368</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>