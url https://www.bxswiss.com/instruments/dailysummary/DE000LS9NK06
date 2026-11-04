--- v14 (2026-10-14)
+++ v15 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6595cea32dc04e97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3269e4ab045c4041" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6046b6429b2541f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e27204be2154091"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c2b7550e1d34318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6046b6429b2541f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad21104955644188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e27204be2154091" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The Game Changer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NK06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>