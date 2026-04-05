--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52ec4566eccf4df8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37a22f29837e456d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R993e0798c91a46b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd06196e6c4ab4b52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8354981b4dd4191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R993e0798c91a46b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb88d412021ce4ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd06196e6c4ab4b52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The Game Changer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NK06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...188 lines deleted...]
-          <x:t>23.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>248,913</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>249,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,852</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>