--- v6 (2026-04-05)
+++ v7 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37a22f29837e456d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R501c738b2dfb4979" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd06196e6c4ab4b52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91493a1f004848b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb88d412021ce4ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd06196e6c4ab4b52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raafc5a7812fe405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91493a1f004848b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The Game Changer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NK06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +224,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>