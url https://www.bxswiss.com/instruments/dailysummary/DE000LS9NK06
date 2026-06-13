--- v7 (2026-05-02)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R501c738b2dfb4979" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6545f62db5174cf5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91493a1f004848b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32c4753a933f4539"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raafc5a7812fe405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91493a1f004848b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad181892fe5f4cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32c4753a933f4539" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The Game Changer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NK06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>263,445</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>