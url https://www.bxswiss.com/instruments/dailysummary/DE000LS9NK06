--- v8 (2026-06-13)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6545f62db5174cf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f7f2bc9074f47ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32c4753a933f4539"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e4cf1ce58ac4451"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad181892fe5f4cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32c4753a933f4539" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2adaa5a9a04d4198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e4cf1ce58ac4451" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The Game Changer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NK06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,272</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>