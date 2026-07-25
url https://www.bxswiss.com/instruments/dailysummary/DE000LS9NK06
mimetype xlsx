--- v9 (2026-07-05)
+++ v10 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f7f2bc9074f47ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd36dff6949fc4986" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e4cf1ce58ac4451"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac159fb02e1e4aa3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2adaa5a9a04d4198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e4cf1ce58ac4451" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b3275f2ee8c47b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac159fb02e1e4aa3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The Game Changer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NK06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>