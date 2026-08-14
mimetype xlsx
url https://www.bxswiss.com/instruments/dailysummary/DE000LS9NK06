--- v10 (2026-07-25)
+++ v11 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd36dff6949fc4986" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8446afbbf6fc4457" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac159fb02e1e4aa3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1333c4fca2364241"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b3275f2ee8c47b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac159fb02e1e4aa3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ea1a07a7b694c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1333c4fca2364241" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The Game Changer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NK06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>292,092</x:t>
-[...360 lines deleted...]
-          <x:t>285,013</x:t>
+          <x:t>286,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,073</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>