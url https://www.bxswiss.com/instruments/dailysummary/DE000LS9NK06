--- v11 (2026-08-14)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8446afbbf6fc4457" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74ca92fa51484f28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1333c4fca2364241"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81aadaf8f63345e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ea1a07a7b694c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1333c4fca2364241" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc95177e858a54671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81aadaf8f63345e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The Game Changer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NK06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>