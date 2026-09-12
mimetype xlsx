--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb82f72424734c2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0c5f5917f5f4432" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7a11e24d88c4009"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0db984863b84e7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3832e2e460164e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7a11e24d88c4009" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5226671fa424eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0db984863b84e7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PS CASHFLOW Wachstums Bullen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,227</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>441,264</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>441,026</x:t>
-[...97 lines deleted...]
-          <x:t>443,443</x:t>
+          <x:t>442,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>441,342</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,218</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>