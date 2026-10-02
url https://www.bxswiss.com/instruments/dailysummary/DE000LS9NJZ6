--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0c5f5917f5f4432" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc81cab1216094749" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0db984863b84e7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd41522ad80844d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5226671fa424eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0db984863b84e7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a3ae13579bb4d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd41522ad80844d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PS CASHFLOW Wachstums Bullen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>441,264</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>441,026</x:t>
-[...97 lines deleted...]
-          <x:t>443,443</x:t>
+          <x:t>442,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...386 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,424</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>