--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc81cab1216094749" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a16ac01774d4fe2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd41522ad80844d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radaecb41adcd4180"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a3ae13579bb4d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd41522ad80844d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4913b939c8824a58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radaecb41adcd4180" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PS CASHFLOW Wachstums Bullen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>