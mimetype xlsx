--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2687c6ce581e4141" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce77715253dc4b7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R892beaf7e4104b25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9041073834274517"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4cb6008f1ee48ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R892beaf7e4104b25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdea731a56b9746bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9041073834274517" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PS CASHFLOW Wachstums Bullen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>