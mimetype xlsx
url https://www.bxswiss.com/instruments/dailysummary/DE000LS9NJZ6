--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce77715253dc4b7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d899feea73f40c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9041073834274517"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R300bd6830c524e9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdea731a56b9746bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9041073834274517" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26d7fea171f14c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R300bd6830c524e9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PS CASHFLOW Wachstums Bullen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>