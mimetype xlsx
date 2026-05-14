--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d899feea73f40c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a0afd0982154178" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R300bd6830c524e9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raccfeba261a641c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26d7fea171f14c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R300bd6830c524e9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cb896761d584306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raccfeba261a641c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PS CASHFLOW Wachstums Bullen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>435,691</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,323</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>