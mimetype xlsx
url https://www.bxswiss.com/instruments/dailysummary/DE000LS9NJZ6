--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a0afd0982154178" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red59c7bec7ef43cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raccfeba261a641c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde9e1f32ce6345e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cb896761d584306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raccfeba261a641c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recbe915e6976472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde9e1f32ce6345e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PS CASHFLOW Wachstums Bullen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>