--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red59c7bec7ef43cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53072e8e47064e35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde9e1f32ce6345e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R074328a737f4431a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recbe915e6976472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde9e1f32ce6345e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0ad545305e2470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R074328a737f4431a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PS CASHFLOW Wachstums Bullen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>