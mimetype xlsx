--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53072e8e47064e35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9a9670e38c84333" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R074328a737f4431a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f0ba9def67b4c2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0ad545305e2470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R074328a737f4431a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42f9caaf87dd4102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f0ba9def67b4c2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PS CASHFLOW Wachstums Bullen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>433,782</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,578</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>436,763</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>