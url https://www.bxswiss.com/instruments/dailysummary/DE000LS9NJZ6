--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9a9670e38c84333" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R054d65f0c16c4a95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f0ba9def67b4c2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4674f2b7404242c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42f9caaf87dd4102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f0ba9def67b4c2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4130feb499aa4a58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4674f2b7404242c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PS CASHFLOW Wachstums Bullen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...225 lines deleted...]
-          <x:t>436,605</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,758</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...165 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,486</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,184</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>