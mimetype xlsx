--- v10 (2026-08-02)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R054d65f0c16c4a95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb82f72424734c2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4674f2b7404242c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7a11e24d88c4009"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4130feb499aa4a58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4674f2b7404242c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3832e2e460164e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7a11e24d88c4009" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PS CASHFLOW Wachstums Bullen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>