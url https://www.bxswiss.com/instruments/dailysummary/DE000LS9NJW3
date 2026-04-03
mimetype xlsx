--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf41539e421984269" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d2f810a5fef47fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71a889053ccb4aa7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff3766cc2fb141a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f7b62b2d370439b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71a889053ccb4aa7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R302d55d7dbfd4242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff3766cc2fb141a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Glueck auf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...171 lines deleted...]
-          <x:t>281,940</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>281,599</x:t>
-[...458 lines deleted...]
-          <x:t>281,507</x:t>
+          <x:t>280,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,997</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>