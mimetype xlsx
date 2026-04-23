--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d2f810a5fef47fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8421f8f31a674382" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff3766cc2fb141a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e0d07a6231946bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R302d55d7dbfd4242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff3766cc2fb141a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R475226205feb405b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e0d07a6231946bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Glueck auf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>303,171</x:t>
-[...603 lines deleted...]
-          <x:t>284,997</x:t>
+          <x:t>300,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>