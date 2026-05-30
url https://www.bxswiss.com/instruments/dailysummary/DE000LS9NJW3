--- v6 (2026-04-23)
+++ v7 (2026-05-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8421f8f31a674382" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra13626622fad4ad6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e0d07a6231946bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ae31483343a48b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R475226205feb405b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e0d07a6231946bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R400d77e4f0894a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ae31483343a48b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Glueck auf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>302,601</x:t>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>