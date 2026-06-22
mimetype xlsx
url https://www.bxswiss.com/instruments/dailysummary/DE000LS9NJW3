--- v7 (2026-05-30)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra13626622fad4ad6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8e79e766c994bce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ae31483343a48b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R689122854d8d4f8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R400d77e4f0894a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ae31483343a48b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R933a73aff2f64abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R689122854d8d4f8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Glueck auf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,713</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>