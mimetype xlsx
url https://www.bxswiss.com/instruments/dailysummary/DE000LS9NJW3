--- v8 (2026-06-22)
+++ v9 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8e79e766c994bce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa229fece0e9494e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R689122854d8d4f8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbaee4dd3a444449"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R933a73aff2f64abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R689122854d8d4f8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re91ff662948d4f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbaee4dd3a444449" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Glueck auf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,087</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>