--- v9 (2026-07-12)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa229fece0e9494e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25343722b3d64c2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbaee4dd3a444449"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab1a37ecfd8e415a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re91ff662948d4f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbaee4dd3a444449" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5d1494927d14673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab1a37ecfd8e415a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Glueck auf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,152</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>