--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25343722b3d64c2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80a3475214fe4d54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab1a37ecfd8e415a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad0bcb6a316e4a52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5d1494927d14673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab1a37ecfd8e415a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae2b2ee430234832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad0bcb6a316e4a52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Glueck auf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,386</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>