--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80a3475214fe4d54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd1c773e8d324577" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad0bcb6a316e4a52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40548d04485c4bdd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae2b2ee430234832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad0bcb6a316e4a52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1be29484f3f349bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40548d04485c4bdd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Glueck auf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>