--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd1c773e8d324577" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fb1d1e9b2f44e0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40548d04485c4bdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R867d8408f2cd401e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1be29484f3f349bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40548d04485c4bdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20f7629c61844fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R867d8408f2cd401e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Glueck auf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,456</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>