--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fb1d1e9b2f44e0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R296af53bb731479f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R867d8408f2cd401e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2597605f04d49fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20f7629c61844fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R867d8408f2cd401e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3123f93e92d54d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2597605f04d49fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Glueck auf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,364</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>