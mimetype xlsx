--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R495e07cfb28247be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57344adf2a4448da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a71653acf194385"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd90223e59aab4199"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47cae5fdcf4e4e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a71653acf194385" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R240ed4d3e02a49a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd90223e59aab4199" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MF Investments Selection Div</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,713</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>