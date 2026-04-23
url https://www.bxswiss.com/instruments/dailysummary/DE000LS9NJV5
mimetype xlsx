--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57344adf2a4448da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2d6e01462f443b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd90223e59aab4199"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e1596c9e69a43e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R240ed4d3e02a49a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd90223e59aab4199" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f321e1460b546e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e1596c9e69a43e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MF Investments Selection Div</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,583</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>