--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2d6e01462f443b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R619c8dac884b4c34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e1596c9e69a43e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5c7c0e077b54899"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f321e1460b546e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e1596c9e69a43e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raafe7c9bfc294e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5c7c0e077b54899" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MF Investments Selection Div</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>