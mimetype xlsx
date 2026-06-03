--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R619c8dac884b4c34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R560e291b07e04be3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5c7c0e077b54899"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2f90d7f1c1f4420"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raafe7c9bfc294e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5c7c0e077b54899" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67cf3c45de694c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2f90d7f1c1f4420" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MF Investments Selection Div</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,337</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>