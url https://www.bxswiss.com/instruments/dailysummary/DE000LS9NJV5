--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R560e291b07e04be3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60a2c428d735497a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2f90d7f1c1f4420"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2af48ed7f68f4366"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67cf3c45de694c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2f90d7f1c1f4420" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eb6256b3232418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2af48ed7f68f4366" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MF Investments Selection Div</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>176,623</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>174,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,090</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>