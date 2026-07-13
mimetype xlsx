--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60a2c428d735497a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98bd59df97954e04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2af48ed7f68f4366"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e763190f6434915"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eb6256b3232418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2af48ed7f68f4366" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda6acd3c2e544eda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e763190f6434915" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MF Investments Selection Div</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,398</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>