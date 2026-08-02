--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98bd59df97954e04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R699fa63efcbe40c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e763190f6434915"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref6817c728964860"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda6acd3c2e544eda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e763190f6434915" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re401e790cee9421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref6817c728964860" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MF Investments Selection Div</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,512</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>