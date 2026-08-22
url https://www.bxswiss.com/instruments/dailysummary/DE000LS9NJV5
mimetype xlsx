--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R699fa63efcbe40c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1057d87b1b004a9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref6817c728964860"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdb180dbd02041a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re401e790cee9421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref6817c728964860" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf598d927bf044f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdb180dbd02041a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MF Investments Selection Div</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,334</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>