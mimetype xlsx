--- v11 (2026-08-22)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1057d87b1b004a9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc3cec54f1064132" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdb180dbd02041a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9b7a42e7ab44f28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf598d927bf044f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdb180dbd02041a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d149007d1284412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9b7a42e7ab44f28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MF Investments Selection Div</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>158,320</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>