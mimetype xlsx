--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc3cec54f1064132" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10f2bc7c399c427b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9b7a42e7ab44f28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9846ea52430348f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d149007d1284412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9b7a42e7ab44f28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2784275df4814050" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9846ea52430348f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MF Investments Selection Div</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,458</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>