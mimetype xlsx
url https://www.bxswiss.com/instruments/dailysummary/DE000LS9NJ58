--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6657c523eb3b47f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43bdbdb0e92c4598" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe247c350fed4c58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ce10093a9684504"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3aad83d546841c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe247c350fed4c58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1917bcd17e7445ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ce10093a9684504" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brennstoffzellen und Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJ58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>