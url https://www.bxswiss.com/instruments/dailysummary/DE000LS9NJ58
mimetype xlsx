--- v5 (2026-04-05)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43bdbdb0e92c4598" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd554aae8c9a64264" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ce10093a9684504"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1693164aff046b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1917bcd17e7445ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ce10093a9684504" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04ab1203c49348db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1693164aff046b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brennstoffzellen und Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJ58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>101,294</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>