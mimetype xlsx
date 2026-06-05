--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd554aae8c9a64264" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20cafa86da944c2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1693164aff046b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02fc9033760a40f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04ab1203c49348db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1693164aff046b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91f1800732104bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02fc9033760a40f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brennstoffzellen und Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJ58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>