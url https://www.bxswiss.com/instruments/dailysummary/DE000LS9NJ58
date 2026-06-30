--- v7 (2026-06-05)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20cafa86da944c2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcccb19259d9a4dc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02fc9033760a40f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9395229023604ef7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91f1800732104bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02fc9033760a40f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refdf2c131e6a46df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9395229023604ef7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brennstoffzellen und Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJ58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...311 lines deleted...]
-          <x:t>135,721</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,285</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>143,061</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>