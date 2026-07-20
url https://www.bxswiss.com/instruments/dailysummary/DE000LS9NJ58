--- v8 (2026-06-30)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcccb19259d9a4dc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e926198a5604018" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9395229023604ef7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79d4f30c680e4a2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refdf2c131e6a46df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9395229023604ef7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree277eb37b09426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79d4f30c680e4a2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brennstoffzellen und Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJ58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>