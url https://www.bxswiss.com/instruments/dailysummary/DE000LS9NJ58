--- v9 (2026-07-20)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e926198a5604018" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R770caa5e8f4d4d5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79d4f30c680e4a2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0617af4f28bc4804"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree277eb37b09426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79d4f30c680e4a2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3154cc9413ad49c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0617af4f28bc4804" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brennstoffzellen und Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJ58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>116,428</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,668</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>