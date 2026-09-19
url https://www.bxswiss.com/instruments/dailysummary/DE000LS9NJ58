--- v10 (2026-08-29)
+++ v11 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R770caa5e8f4d4d5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5978270f7be54547" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0617af4f28bc4804"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4c82442ba2e4b19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3154cc9413ad49c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0617af4f28bc4804" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90428af084884f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4c82442ba2e4b19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brennstoffzellen und Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJ58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>128,339</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,632</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>121,668</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>