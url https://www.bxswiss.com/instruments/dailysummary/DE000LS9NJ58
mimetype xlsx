--- v11 (2026-09-19)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5978270f7be54547" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6888f3729d8b4d7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4c82442ba2e4b19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22b5bd572fb0487c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90428af084884f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4c82442ba2e4b19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8064daa503ba42a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22b5bd572fb0487c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brennstoffzellen und Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJ58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,333</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>