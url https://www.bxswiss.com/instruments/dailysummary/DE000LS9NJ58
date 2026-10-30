--- v12 (2026-10-09)
+++ v13 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6888f3729d8b4d7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f41ad60f68c42d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22b5bd572fb0487c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7f4d559c895442a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8064daa503ba42a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22b5bd572fb0487c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a332e82bab74c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7f4d559c895442a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brennstoffzellen und Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJ58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>