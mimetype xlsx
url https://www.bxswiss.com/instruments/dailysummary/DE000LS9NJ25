--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5f46313960042ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07c5dca403284534" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0609c01fa9774d73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18eb9e7023094149"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6075802f943a40a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0609c01fa9774d73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f91450ba15e4245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18eb9e7023094149" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Spezialwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJ25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...387 lines deleted...]
-          <x:t>79,256</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,142</x:t>
-[...21 lines deleted...]
-          <x:t>76,884</x:t>
+          <x:t>77,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,458</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>78,599</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>