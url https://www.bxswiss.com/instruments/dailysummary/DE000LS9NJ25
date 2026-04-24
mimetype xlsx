--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07c5dca403284534" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf3859f8fea64837" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18eb9e7023094149"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6dbe286fdef4f4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f91450ba15e4245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18eb9e7023094149" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R210110664ccc4622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6dbe286fdef4f4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Spezialwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJ25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>76,884</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,458</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>79,221</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,599</x:t>
-[...377 lines deleted...]
-          <x:t>77,901</x:t>
+          <x:t>77,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>