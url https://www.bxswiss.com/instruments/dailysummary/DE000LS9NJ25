--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf3859f8fea64837" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4ddbdf692cb4275" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6dbe286fdef4f4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44763d34aa484cf6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R210110664ccc4622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6dbe286fdef4f4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7043345c8154d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44763d34aa484cf6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Spezialwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJ25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>