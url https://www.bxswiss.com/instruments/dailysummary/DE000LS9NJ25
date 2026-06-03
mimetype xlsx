--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4ddbdf692cb4275" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9a3ef78a3f646f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44763d34aa484cf6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R885ddfda650143ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7043345c8154d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44763d34aa484cf6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redf9d3c475db4bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R885ddfda650143ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Spezialwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJ25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,529</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,699</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>