--- v10 (2026-06-03)
+++ v11 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9a3ef78a3f646f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4384c2c6f8b24d84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R885ddfda650143ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd710c33231b742a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redf9d3c475db4bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R885ddfda650143ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ad352f93e6f4832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd710c33231b742a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Spezialwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJ25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>84,108</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,394</x:t>
-[...544 lines deleted...]
-          <x:t>86,699</x:t>
+          <x:t>84,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>