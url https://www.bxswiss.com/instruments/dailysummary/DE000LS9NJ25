--- v11 (2026-07-03)
+++ v12 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4384c2c6f8b24d84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5110eb8f7af04ae4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd710c33231b742a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4efc9dd56054d32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ad352f93e6f4832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd710c33231b742a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbf7bf655da445b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4efc9dd56054d32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Spezialwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJ25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...365 lines deleted...]
-          <x:t>82,588</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...262 lines deleted...]
-          <x:t>81,866</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>