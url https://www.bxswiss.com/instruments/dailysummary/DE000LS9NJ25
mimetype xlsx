--- v12 (2026-07-23)
+++ v13 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5110eb8f7af04ae4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4013c83f5f104795" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4efc9dd56054d32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eb40da602274f84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbf7bf655da445b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4efc9dd56054d32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbba310d8f34f48a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eb40da602274f84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Spezialwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJ25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>83,081</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>