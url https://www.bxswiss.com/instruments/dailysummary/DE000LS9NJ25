--- v13 (2026-09-01)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4013c83f5f104795" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bd20985c7cc4b92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eb40da602274f84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71aa00123c334f33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbba310d8f34f48a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eb40da602274f84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fa6bcfd1dfb48e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71aa00123c334f33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Spezialwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJ25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>88,629</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,420</x:t>
-[...129 lines deleted...]
-          <x:t>90,235</x:t>
+          <x:t>89,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,943</x:t>
-[...80 lines deleted...]
-          <x:t>90,843</x:t>
+          <x:t>89,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>