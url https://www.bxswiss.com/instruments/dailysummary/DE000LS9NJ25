--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bd20985c7cc4b92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R554aef6b6e084ddb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71aa00123c334f33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0de059266a52415b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fa6bcfd1dfb48e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71aa00123c334f33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d8e9b46684743a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0de059266a52415b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Spezialwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJ25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>90,235</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,943</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>89,674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,461</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>