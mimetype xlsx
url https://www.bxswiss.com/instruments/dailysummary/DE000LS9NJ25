--- v15 (2026-10-12)
+++ v16 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R554aef6b6e084ddb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71b8796d6d954e7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0de059266a52415b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd83612cb2bed40e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d8e9b46684743a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0de059266a52415b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7476fba176c444c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd83612cb2bed40e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Spezialwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NJ25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,699</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,269</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>