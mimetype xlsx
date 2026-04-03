--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61a64efa36f84c9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f3bd51e74a2496a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7884cde52c6e4256"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86afdf86eb0e4105"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raafefa75baf14061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7884cde52c6e4256" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d165eb697af42a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86afdf86eb0e4105" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Visionary Companies by Stegamos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NHX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>