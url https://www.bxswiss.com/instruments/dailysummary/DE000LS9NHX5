--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f3bd51e74a2496a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc70716f3c7264fa2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86afdf86eb0e4105"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R572e0f64a9064fa1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d165eb697af42a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86afdf86eb0e4105" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea4b95a6a9cc4dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R572e0f64a9064fa1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Visionary Companies by Stegamos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NHX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>