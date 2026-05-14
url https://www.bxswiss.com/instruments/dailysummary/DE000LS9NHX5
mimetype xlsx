--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc70716f3c7264fa2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc7232e09fbb4d2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R572e0f64a9064fa1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16705b864ce54b66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea4b95a6a9cc4dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R572e0f64a9064fa1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5967191d61dc457f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16705b864ce54b66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Visionary Companies by Stegamos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NHX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>