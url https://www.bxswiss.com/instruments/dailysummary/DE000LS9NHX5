--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc7232e09fbb4d2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37e853b0272f4170" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16705b864ce54b66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdb8f01cc7bc4878"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5967191d61dc457f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16705b864ce54b66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red4db167b71a4e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdb8f01cc7bc4878" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Visionary Companies by Stegamos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NHX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,572</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>