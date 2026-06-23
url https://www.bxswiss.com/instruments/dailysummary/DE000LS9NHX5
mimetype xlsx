--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37e853b0272f4170" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f1900bf74734d87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdb8f01cc7bc4878"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d3256504b994d17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red4db167b71a4e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdb8f01cc7bc4878" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11d98c7a57fd4f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d3256504b994d17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Visionary Companies by Stegamos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NHX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,064</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,128</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>