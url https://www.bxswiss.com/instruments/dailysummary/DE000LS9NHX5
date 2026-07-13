--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f1900bf74734d87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34124a8c7f984eb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d3256504b994d17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R941675a75bfc4756"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11d98c7a57fd4f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d3256504b994d17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcda71479ee74cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R941675a75bfc4756" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Visionary Companies by Stegamos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NHX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>