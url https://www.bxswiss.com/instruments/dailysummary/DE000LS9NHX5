--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34124a8c7f984eb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc2cc0886df54e8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R941675a75bfc4756"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R463ed6ef22a24087"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcda71479ee74cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R941675a75bfc4756" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ab7503917674c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R463ed6ef22a24087" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Visionary Companies by Stegamos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NHX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>243,053</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>241,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,252</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>