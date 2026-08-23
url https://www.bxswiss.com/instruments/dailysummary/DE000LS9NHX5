--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc2cc0886df54e8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83d068e6bee5455a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R463ed6ef22a24087"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7daf1a50e134ae9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ab7503917674c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R463ed6ef22a24087" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R553aa25e419742e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7daf1a50e134ae9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Visionary Companies by Stegamos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NHX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>