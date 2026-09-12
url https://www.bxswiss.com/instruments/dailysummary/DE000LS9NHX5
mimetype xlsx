--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83d068e6bee5455a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9df19377c0b946dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7daf1a50e134ae9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra46a936d36e64c6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R553aa25e419742e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7daf1a50e134ae9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd0a94e94ba14403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra46a936d36e64c6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Visionary Companies by Stegamos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NHX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,795</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,378</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>