--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9df19377c0b946dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44de2537425541fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra46a936d36e64c6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda825c4282644204"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd0a94e94ba14403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra46a936d36e64c6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6da8e86151ad4f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda825c4282644204" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Visionary Companies by Stegamos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NHX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>