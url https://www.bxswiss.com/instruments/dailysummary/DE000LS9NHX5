--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44de2537425541fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d15a3c10ec24ca7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda825c4282644204"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc778fd00e2d84695"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6da8e86151ad4f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda825c4282644204" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d6fcefa0f854e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc778fd00e2d84695" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Visionary Companies by Stegamos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NHX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,984</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,416</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>