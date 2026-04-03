--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8789ed7a7934375" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d89de84f93441a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75d3552bb8754ca5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91a7f296e0f04be1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91ebf7f1389d481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75d3552bb8754ca5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafcc880df52e422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91a7f296e0f04be1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NewstradingOD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NHW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>120,441</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,471</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>