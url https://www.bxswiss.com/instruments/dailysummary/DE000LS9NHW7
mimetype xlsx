--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d89de84f93441a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11450f623cca4b71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91a7f296e0f04be1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0923b37cf6934e55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafcc880df52e422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91a7f296e0f04be1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32eedcb3da55482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0923b37cf6934e55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NewstradingOD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NHW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,487</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>