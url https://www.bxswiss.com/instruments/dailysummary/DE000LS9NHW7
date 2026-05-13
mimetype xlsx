--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11450f623cca4b71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd098577c9d224fc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0923b37cf6934e55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8451a15a215c43e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32eedcb3da55482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0923b37cf6934e55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56b19a320c354e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8451a15a215c43e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NewstradingOD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NHW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>109,347</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...478 lines deleted...]
-          <x:t>113,502</x:t>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>