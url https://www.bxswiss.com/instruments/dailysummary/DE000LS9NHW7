--- v7 (2026-05-13)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd098577c9d224fc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f842175c85a45fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8451a15a215c43e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaab7c52934c4887"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56b19a320c354e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8451a15a215c43e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5758411015d2401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaab7c52934c4887" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NewstradingOD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NHW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>