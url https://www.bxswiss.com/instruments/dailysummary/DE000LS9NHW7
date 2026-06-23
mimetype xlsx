--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f842175c85a45fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66376fbae3ec428f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaab7c52934c4887"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R666775e1298c4969"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5758411015d2401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaab7c52934c4887" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9effb50b65a04cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R666775e1298c4969" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NewstradingOD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NHW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,574</x:t>
@@ -710,31 +272,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>