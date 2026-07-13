--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66376fbae3ec428f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f93fd0c704b4552" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R666775e1298c4969"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9261e6244254311"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9effb50b65a04cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R666775e1298c4969" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce24c3be90ab47b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9261e6244254311" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NewstradingOD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NHW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...236 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,364</x:t>
-[...252 lines deleted...]
-          <x:t>106,428</x:t>
+          <x:t>107,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>