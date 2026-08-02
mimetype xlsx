--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f93fd0c704b4552" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac3a60fb7bb64819" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9261e6244254311"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdb3e07eb3f344e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce24c3be90ab47b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9261e6244254311" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cc9b13bbd6243b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdb3e07eb3f344e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NewstradingOD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NHW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>