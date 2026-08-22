--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac3a60fb7bb64819" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd36099387eeb462b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdb3e07eb3f344e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58d091a2a7f24880"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cc9b13bbd6243b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdb3e07eb3f344e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb05cbb022a25433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58d091a2a7f24880" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NewstradingOD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NHW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,675</x:t>
-[...197 lines deleted...]
-        <x:is>
           <x:t>108,276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,142</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,394</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>