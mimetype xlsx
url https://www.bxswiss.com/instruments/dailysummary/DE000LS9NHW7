--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd36099387eeb462b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c9c41bbe11445a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58d091a2a7f24880"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b325b68b3e64242"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb05cbb022a25433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58d091a2a7f24880" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72a04c61641f4581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b325b68b3e64242" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NewstradingOD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NHW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>