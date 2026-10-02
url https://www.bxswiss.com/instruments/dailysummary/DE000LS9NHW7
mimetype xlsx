--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c9c41bbe11445a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33686feb167a47de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b325b68b3e64242"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28fc01253d3448d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72a04c61641f4581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b325b68b3e64242" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bd581b2e41c49dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28fc01253d3448d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NewstradingOD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NHW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,119</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>