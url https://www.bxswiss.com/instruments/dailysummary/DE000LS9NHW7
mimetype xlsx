--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33686feb167a47de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9a211829a594ba5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28fc01253d3448d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ecafc1c3f3240b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bd581b2e41c49dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28fc01253d3448d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab8452e928af402f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ecafc1c3f3240b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NewstradingOD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NHW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,484</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>