--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffe5ea3ca8fa48b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3013043d5dc345f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc588f3e4a86440bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra632f799a30f4803"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f53ee4e482c4aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc588f3e4a86440bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d321f0e7f4046c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra632f799a30f4803" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Div-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NHS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,862</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,963</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>