--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3013043d5dc345f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2446d55ffa3a4151" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra632f799a30f4803"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf51ee734774c4401"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d321f0e7f4046c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra632f799a30f4803" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra39dce45069f4687" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf51ee734774c4401" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Div-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NHS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,112</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>