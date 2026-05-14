--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2446d55ffa3a4151" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdba19b3ac3640ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf51ee734774c4401"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0df283ef6bd34ea9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra39dce45069f4687" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf51ee734774c4401" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73fd7fe84bcb4cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0df283ef6bd34ea9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Div-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NHS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>