--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdba19b3ac3640ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8c2845889134231" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0df283ef6bd34ea9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74eb20bfa1794cf9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73fd7fe84bcb4cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0df283ef6bd34ea9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95f3661059544d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74eb20bfa1794cf9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Div-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NHS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>154,134</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,234</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>152,074</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>150,745</x:t>
-[...53 lines deleted...]
-          <x:t>150,019</x:t>
+          <x:t>152,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,316</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>153,179</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>