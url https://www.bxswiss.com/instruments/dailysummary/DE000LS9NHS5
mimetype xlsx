--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8c2845889134231" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ffe0c3105314662" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74eb20bfa1794cf9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb599b1aad3d474a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95f3661059544d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74eb20bfa1794cf9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89fe0e32ea3744bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb599b1aad3d474a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Div-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NHS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>