--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ffe0c3105314662" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb151f32f2f0a44f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb599b1aad3d474a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R407007caff5e47ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89fe0e32ea3744bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb599b1aad3d474a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c15ebdcfbe6403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R407007caff5e47ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Div-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NHS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>156,651</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>154,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>156,556</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>156,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,351</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,416</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>