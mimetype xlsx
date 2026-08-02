--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb151f32f2f0a44f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea0d3d950dd943a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R407007caff5e47ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1921ad2dd75e4f01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c15ebdcfbe6403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R407007caff5e47ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6cf8093501b4530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1921ad2dd75e4f01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Div-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NHS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,847</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>