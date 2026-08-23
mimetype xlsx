--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea0d3d950dd943a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82fb7a02853245e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1921ad2dd75e4f01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re338b08f46564359"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6cf8093501b4530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1921ad2dd75e4f01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde6ce7c593b44667" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re338b08f46564359" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Div-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NHS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,74 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,184</x:t>
@@ -764,31 +279,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>