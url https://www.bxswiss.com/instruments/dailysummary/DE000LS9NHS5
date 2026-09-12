--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82fb7a02853245e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8324af043bf44262" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re338b08f46564359"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c34b146c2054941"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde6ce7c593b44667" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re338b08f46564359" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48f3e7d54abb450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c34b146c2054941" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Div-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NHS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,503 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...280 lines deleted...]
-          <x:t>167,232</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>166,710</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>166,571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,061</x:t>
         </x:is>
       </x:c>
@@ -684,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,396</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>