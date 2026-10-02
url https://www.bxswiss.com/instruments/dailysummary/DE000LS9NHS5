--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8324af043bf44262" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79d531418a664079" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c34b146c2054941"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf98cc673596e4259"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48f3e7d54abb450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c34b146c2054941" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bde13d9e07249e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf98cc673596e4259" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Div-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NHS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>167,697</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>167,426</x:t>
-[...593 lines deleted...]
-          <x:t>169,396</x:t>
+          <x:t>165,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,436</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>