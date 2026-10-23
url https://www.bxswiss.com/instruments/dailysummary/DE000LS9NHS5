--- v15 (2026-10-02)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79d531418a664079" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re818144a04254058" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf98cc673596e4259"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b7e0c489aee4ba8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bde13d9e07249e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf98cc673596e4259" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R129dd8c588dd4d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b7e0c489aee4ba8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Div-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NHS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>