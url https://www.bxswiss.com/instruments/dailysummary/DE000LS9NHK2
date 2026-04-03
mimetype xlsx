--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6c978a263b24ebc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e31a1ba158f4218" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a230177f8da42bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a7a3f38fde4425a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b6ddc26a92a44c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a230177f8da42bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7d082c9d9404d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a7a3f38fde4425a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Edle Auslese</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NHK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,591</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>