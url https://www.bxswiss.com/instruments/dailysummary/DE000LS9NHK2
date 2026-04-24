--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e31a1ba158f4218" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15a264169a414c83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a7a3f38fde4425a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35ea43f3db044d84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7d082c9d9404d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a7a3f38fde4425a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd827376234d14870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35ea43f3db044d84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Edle Auslese</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NHK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,656</x:t>
@@ -764,31 +326,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>