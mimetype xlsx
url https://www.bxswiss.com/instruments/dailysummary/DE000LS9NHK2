--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15a264169a414c83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16d3becc0ef1404a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35ea43f3db044d84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0482333677fd470c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd827376234d14870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35ea43f3db044d84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb232a6d3b3574f32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0482333677fd470c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Edle Auslese</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NHK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,364 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...289 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,836</x:t>
@@ -677,31 +366,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,221</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>