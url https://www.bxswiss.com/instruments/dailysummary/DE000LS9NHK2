--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16d3becc0ef1404a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d680b811fa34abf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0482333677fd470c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47d4a3b6e1cf40a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb232a6d3b3574f32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0482333677fd470c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R835739a926e140d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47d4a3b6e1cf40a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Edle Auslese</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NHK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...33 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,866</x:t>
-[...489 lines deleted...]
-        <x:is>
           <x:t>104,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>