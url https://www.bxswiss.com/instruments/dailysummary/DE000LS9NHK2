--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d680b811fa34abf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R710824412e624da6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47d4a3b6e1cf40a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2bda97428f84852"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R835739a926e140d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47d4a3b6e1cf40a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f6e2094aa154305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2bda97428f84852" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Edle Auslese</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NHK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>