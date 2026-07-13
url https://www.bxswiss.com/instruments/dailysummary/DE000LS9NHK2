--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R710824412e624da6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca2ea3fac2e54025" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2bda97428f84852"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0840d29abab4837"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f6e2094aa154305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2bda97428f84852" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6acc22b2a03c46a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0840d29abab4837" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Edle Auslese</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NHK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,406</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>