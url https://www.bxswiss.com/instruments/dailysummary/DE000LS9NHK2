--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca2ea3fac2e54025" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb87f757b4fec48a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0840d29abab4837"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9444a1d6d3614827"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6acc22b2a03c46a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0840d29abab4837" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d16e5e05ec24f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9444a1d6d3614827" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Edle Auslese</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NHK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>