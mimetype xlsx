--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb87f757b4fec48a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6725fc7fb56240c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9444a1d6d3614827"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49c54e922b034315"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d16e5e05ec24f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9444a1d6d3614827" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1eb82e150f8c4edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49c54e922b034315" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Edle Auslese</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NHK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,74 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,405</x:t>
@@ -744,50 +286,428 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>