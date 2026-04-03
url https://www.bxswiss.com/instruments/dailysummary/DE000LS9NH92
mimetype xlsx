--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb606338f64084b33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2451bd3beb654612" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb055098311e2408e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d7a9070bcab4f68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc80269d74a1548ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb055098311e2408e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dd739e49b024982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d7a9070bcab4f68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starkes Wachstum - Rule1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NH92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,180</x:t>
@@ -791,31 +353,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>