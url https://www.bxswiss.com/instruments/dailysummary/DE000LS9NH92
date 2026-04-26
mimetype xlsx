--- v3 (2026-04-03)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2451bd3beb654612" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58f3f8b961e445ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d7a9070bcab4f68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf71db5cb8f3b4682"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dd739e49b024982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d7a9070bcab4f68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ad35dbdddcc4e78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf71db5cb8f3b4682" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starkes Wachstum - Rule1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NH92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,472 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...397 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,649</x:t>
@@ -731,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,582</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>