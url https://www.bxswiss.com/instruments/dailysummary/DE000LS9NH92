--- v4 (2026-04-26)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58f3f8b961e445ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra573d0065d92481c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf71db5cb8f3b4682"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R472a327a78f8478b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ad35dbdddcc4e78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf71db5cb8f3b4682" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda1234f928364fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R472a327a78f8478b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starkes Wachstum - Rule1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NH92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,354 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...302 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,564</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>