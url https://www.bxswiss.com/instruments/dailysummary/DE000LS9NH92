--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra573d0065d92481c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41a537f339c64bf1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R472a327a78f8478b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R742220c18d1d4f7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda1234f928364fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R472a327a78f8478b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R028f8f1297ba47a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R742220c18d1d4f7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starkes Wachstum - Rule1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NH92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,351</x:t>
@@ -764,31 +393,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,101</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>