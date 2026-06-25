--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41a537f339c64bf1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13c6e4e3af8f4dfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R742220c18d1d4f7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cfd89ebfc174960"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R028f8f1297ba47a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R742220c18d1d4f7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cbfee80ef53482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cfd89ebfc174960" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starkes Wachstum - Rule1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NH92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>