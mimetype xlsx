--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13c6e4e3af8f4dfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17374aeaf8414aed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cfd89ebfc174960"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9965ccc41cce4434"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cbfee80ef53482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cfd89ebfc174960" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf69b4da5f5744348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9965ccc41cce4434" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starkes Wachstum - Rule1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NH92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>146,992</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,124</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>144,659</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,582</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>