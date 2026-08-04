--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17374aeaf8414aed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d10511ca9f44d48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9965ccc41cce4434"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reae01e03d4d74a95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf69b4da5f5744348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9965ccc41cce4434" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf514aa08a7444d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reae01e03d4d74a95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starkes Wachstum - Rule1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NH92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>