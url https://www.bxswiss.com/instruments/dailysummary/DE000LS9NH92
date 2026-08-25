--- v9 (2026-08-04)
+++ v10 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d10511ca9f44d48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cf6b12ff93e46c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reae01e03d4d74a95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0943e2ddd34b4edf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf514aa08a7444d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reae01e03d4d74a95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9f866b02a664857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0943e2ddd34b4edf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starkes Wachstum - Rule1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NH92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,666</x:t>
@@ -737,31 +319,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,108</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>