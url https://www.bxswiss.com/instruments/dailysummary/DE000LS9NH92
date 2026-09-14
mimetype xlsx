--- v10 (2026-08-25)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cf6b12ff93e46c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf2ff8c4927c465a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0943e2ddd34b4edf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf290bfce38c4450e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9f866b02a664857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0943e2ddd34b4edf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R594d2fd35a3c4733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf290bfce38c4450e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starkes Wachstum - Rule1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NH92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,411 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...336 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,316</x:t>
@@ -697,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>