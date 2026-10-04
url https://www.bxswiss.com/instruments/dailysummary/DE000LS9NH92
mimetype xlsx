--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf2ff8c4927c465a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf577e17c9e2451b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf290bfce38c4450e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R160f2adedc1d4cef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R594d2fd35a3c4733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf290bfce38c4450e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27663851cd864b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R160f2adedc1d4cef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starkes Wachstum - Rule1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NH92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,339 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>160,114</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,073</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>