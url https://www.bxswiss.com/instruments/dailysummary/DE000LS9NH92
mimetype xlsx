--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf577e17c9e2451b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radd0b63db53648fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R160f2adedc1d4cef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01c914eea4554d76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27663851cd864b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R160f2adedc1d4cef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c46a8e607334fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01c914eea4554d76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starkes Wachstum - Rule1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NH92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -457,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,002</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>