--- v12 (2026-09-06)
+++ v13 (2026-09-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb93beb2af354466f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3b2df41e6954e6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree34f0be3c7844bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f840ca08d1d4c84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05de11dd827246d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree34f0be3c7844bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d85c0eea2774289" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f840ca08d1d4c84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worldwide 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NH84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>