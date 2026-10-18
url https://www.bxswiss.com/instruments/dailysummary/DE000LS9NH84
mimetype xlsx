--- v13 (2026-09-27)
+++ v14 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3b2df41e6954e6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c495bdf363a43b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f840ca08d1d4c84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8850ba7f11147d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d85c0eea2774289" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f840ca08d1d4c84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1159e7c899e74f8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8850ba7f11147d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worldwide 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NH84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,712</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>