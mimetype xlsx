--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb77049dfa8b74599" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76fabe66a2f54958" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd0a8c1a746e4e5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a9588f645314d62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91534f50242c439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd0a8c1a746e4e5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51b2f917f22a48b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a9588f645314d62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worldwide 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NH84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,554</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>