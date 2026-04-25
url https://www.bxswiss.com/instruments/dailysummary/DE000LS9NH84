--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76fabe66a2f54958" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1c5e81353b94f5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a9588f645314d62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51042777b4b34a71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51b2f917f22a48b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a9588f645314d62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0659b079a124b7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51042777b4b34a71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worldwide 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NH84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>