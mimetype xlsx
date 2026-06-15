--- v7 (2026-04-25)
+++ v8 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1c5e81353b94f5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf01beff275fb47ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51042777b4b34a71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d754170b9b2436d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0659b079a124b7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51042777b4b34a71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafb239450c754cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d754170b9b2436d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worldwide 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NH84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>161,167</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,232</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>