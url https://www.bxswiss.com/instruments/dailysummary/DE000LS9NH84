--- v8 (2026-06-15)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf01beff275fb47ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R782bbffa5c5c4bf2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d754170b9b2436d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9413c21cf5d04454"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafb239450c754cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d754170b9b2436d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re68f870755ae429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9413c21cf5d04454" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worldwide 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NH84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>