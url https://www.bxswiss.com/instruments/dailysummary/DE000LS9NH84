--- v9 (2026-07-05)
+++ v10 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R782bbffa5c5c4bf2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e434498c8a14960" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9413c21cf5d04454"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06eda02a6a1a40f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re68f870755ae429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9413c21cf5d04454" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56ddff3ad62948b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06eda02a6a1a40f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worldwide 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NH84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...252 lines deleted...]
-          <x:t>171,388</x:t>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>169,826</x:t>
-[...350 lines deleted...]
-          <x:t>171,190</x:t>
+          <x:t>169,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,909</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>