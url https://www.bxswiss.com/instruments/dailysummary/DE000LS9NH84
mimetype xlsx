--- v10 (2026-07-28)
+++ v11 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e434498c8a14960" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R191aa2cab2964c29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06eda02a6a1a40f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc20157d1b8640cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56ddff3ad62948b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06eda02a6a1a40f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc77f4b5c928440a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc20157d1b8640cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worldwide 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NH84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>