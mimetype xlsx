--- v11 (2026-08-17)
+++ v12 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R191aa2cab2964c29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb93beb2af354466f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc20157d1b8640cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree34f0be3c7844bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc77f4b5c928440a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc20157d1b8640cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05de11dd827246d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree34f0be3c7844bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worldwide 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NH84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>