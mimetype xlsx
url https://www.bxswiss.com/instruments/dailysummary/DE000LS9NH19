--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bae706af28946e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd21933ac38de4ff8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dedf929175b4ad3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38df376465e64dfd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38079f3f82814d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dedf929175b4ad3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6391a874d0324ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38df376465e64dfd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Efficient Firms</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NH19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>