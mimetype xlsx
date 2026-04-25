--- v4 (2026-04-04)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd21933ac38de4ff8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2c5c82308454044" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38df376465e64dfd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98381439bd254cc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6391a874d0324ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38df376465e64dfd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra877939922864fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98381439bd254cc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Efficient Firms</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NH19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,612</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>