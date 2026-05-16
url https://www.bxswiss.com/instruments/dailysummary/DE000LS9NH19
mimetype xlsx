--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2c5c82308454044" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc369fee0e8324147" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98381439bd254cc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2913ed24c8534577"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra877939922864fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98381439bd254cc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdead07fca0c24990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2913ed24c8534577" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Efficient Firms</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NH19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>