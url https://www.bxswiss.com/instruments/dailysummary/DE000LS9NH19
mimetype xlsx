--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc369fee0e8324147" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re58b58a2cd47471f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2913ed24c8534577"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34c414089f7b41e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdead07fca0c24990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2913ed24c8534577" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb66c849a65e4f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34c414089f7b41e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Efficient Firms</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NH19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>