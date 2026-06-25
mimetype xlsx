--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re58b58a2cd47471f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ed2f722a2fb447c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34c414089f7b41e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R753fe3c368564b4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb66c849a65e4f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34c414089f7b41e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23e98ce9eea444aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R753fe3c368564b4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Efficient Firms</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NH19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,516</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>