--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ed2f722a2fb447c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R283211adbaa54e4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R753fe3c368564b4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86e1d3056e574f44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23e98ce9eea444aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R753fe3c368564b4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c7c4f7a04e84753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86e1d3056e574f44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Efficient Firms</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NH19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,507</x:t>
-[...278 lines deleted...]
-        <x:is>
           <x:t>124,559</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,068</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,276</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>