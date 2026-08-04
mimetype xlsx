--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R283211adbaa54e4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33827f93e8c14631" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86e1d3056e574f44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7a452464b1e4b40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c7c4f7a04e84753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86e1d3056e574f44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R070344e2ee814537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7a452464b1e4b40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Efficient Firms</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NH19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>