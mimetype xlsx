--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33827f93e8c14631" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e55dc6d5ffc49df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7a452464b1e4b40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b0a94ea635a4b78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R070344e2ee814537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7a452464b1e4b40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R845b28da5ec942d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b0a94ea635a4b78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Efficient Firms</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NH19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,134</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>