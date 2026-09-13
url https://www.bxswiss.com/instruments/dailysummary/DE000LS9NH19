--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e55dc6d5ffc49df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eeaf89aaf27411a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b0a94ea635a4b78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e7b9acaf6fb43f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R845b28da5ec942d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b0a94ea635a4b78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95a724b3f5444fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e7b9acaf6fb43f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Efficient Firms</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NH19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,124</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>118,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>