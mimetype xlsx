--- v10 (2026-09-04)
+++ v11 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c92c1995e1f4f44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8f500a5f98f4002" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49baec7aa23e42fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cb6d1f6c8c943b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb3052f53925403b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49baec7aa23e42fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f01577994634829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cb6d1f6c8c943b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Family</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>132,073</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,803</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>132,194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,455</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>