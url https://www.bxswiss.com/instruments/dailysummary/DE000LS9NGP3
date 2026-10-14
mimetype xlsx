--- v11 (2026-09-24)
+++ v12 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8f500a5f98f4002" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e276b3632c44911" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cb6d1f6c8c943b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a60f74c92ef4021"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f01577994634829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cb6d1f6c8c943b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra42fced781a34472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a60f74c92ef4021" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Family</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>