--- v12 (2026-10-14)
+++ v13 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e276b3632c44911" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff178b77dd44482c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a60f74c92ef4021"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R411022038e9e4a4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra42fced781a34472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a60f74c92ef4021" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d2e0d12486c46cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R411022038e9e4a4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Family</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,381</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>