--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7a6a308dd5b4c85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc44dac8f4c294ff3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R408e67245ac34dcd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b363034f3394b27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9926fc0fbebb4cb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R408e67245ac34dcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa0f716306a54cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b363034f3394b27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Family</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...252 lines deleted...]
-          <x:t>127,015</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,674</x:t>
-[...350 lines deleted...]
-          <x:t>127,560</x:t>
+          <x:t>124,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>