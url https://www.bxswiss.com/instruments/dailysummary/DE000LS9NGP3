--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc44dac8f4c294ff3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R495abb172c85434b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b363034f3394b27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23ba4116621c40fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa0f716306a54cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b363034f3394b27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ccb96b9b43645f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23ba4116621c40fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Family</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>122,363</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,624</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>121,885</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,564</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>