--- v6 (2026-04-24)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R495abb172c85434b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0035621b63aa4914" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23ba4116621c40fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01a1740d50df454b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ccb96b9b43645f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23ba4116621c40fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e7d7ba4dc3c45f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01a1740d50df454b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Family</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>121,997</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,628</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>121,923</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,787</x:t>
-[...220 lines deleted...]
-          <x:t>121,564</x:t>
+          <x:t>121,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,978</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>