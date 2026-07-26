--- v7 (2026-05-16)
+++ v8 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0035621b63aa4914" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racd148808e8b42d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01a1740d50df454b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8863f86a3442453d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e7d7ba4dc3c45f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01a1740d50df454b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b62d82333b24c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8863f86a3442453d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Family</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...613 lines deleted...]
-          <x:t>121,978</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,666</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>