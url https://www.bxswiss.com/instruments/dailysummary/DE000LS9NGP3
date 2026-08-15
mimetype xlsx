--- v8 (2026-07-26)
+++ v9 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racd148808e8b42d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b2478c098c2437d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8863f86a3442453d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4b414ecf5ce442d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b62d82333b24c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8863f86a3442453d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b77804463d64d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4b414ecf5ce442d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Family</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,598 +149,220 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>123,637</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,184</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...415 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,990</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>