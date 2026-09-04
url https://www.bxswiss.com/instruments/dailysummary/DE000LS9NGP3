--- v9 (2026-08-15)
+++ v10 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b2478c098c2437d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c92c1995e1f4f44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4b414ecf5ce442d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49baec7aa23e42fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b77804463d64d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4b414ecf5ce442d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb3052f53925403b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49baec7aa23e42fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Family</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NGP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>